--- v0 (2025-10-13)
+++ v1 (2026-07-28)
@@ -1,165 +1,147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://agohio-my.sharepoint.com/personal/rasheeda_phillips_ohioago_gov/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B57545D1-90FF-4C82-BFAE-084147E0596C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="230" documentId="8_{8573B9CC-B660-4F36-96DE-19D4CE1617E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B990A20C-019D-44AD-9F45-14B76F974FE9}"/>
   <bookViews>
-    <workbookView xWindow="23880" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-852" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instant Ticket Sheet" sheetId="12" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Instant Ticket Sheet'!$A$1:$Q$93</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J7" i="12" l="1"/>
-[...6 lines deleted...]
-  <c r="J13" i="12"/>
+  <c r="J13" i="12" l="1"/>
   <c r="J14" i="12"/>
   <c r="J15" i="12"/>
   <c r="J16" i="12"/>
   <c r="J17" i="12"/>
   <c r="J18" i="12"/>
   <c r="J19" i="12"/>
   <c r="J20" i="12"/>
   <c r="J21" i="12"/>
   <c r="J22" i="12"/>
   <c r="J23" i="12"/>
   <c r="J24" i="12"/>
   <c r="J25" i="12"/>
   <c r="J26" i="12"/>
   <c r="J27" i="12"/>
   <c r="J28" i="12"/>
-  <c r="J29" i="12"/>
   <c r="M18" i="12" l="1"/>
   <c r="O18" i="12" s="1"/>
   <c r="M19" i="12"/>
   <c r="O19" i="12" s="1"/>
   <c r="M20" i="12"/>
   <c r="O20" i="12" s="1"/>
   <c r="M27" i="12"/>
   <c r="O27" i="12" s="1"/>
-  <c r="Q30" i="12"/>
   <c r="P30" i="12"/>
-  <c r="O7" i="12" l="1"/>
-  <c r="N30" i="12"/>
+  <c r="N30" i="12" l="1"/>
   <c r="L30" i="12"/>
   <c r="K30" i="12"/>
-  <c r="M8" i="12"/>
-[...8 lines deleted...]
-  <c r="O12" i="12" s="1"/>
   <c r="M13" i="12"/>
   <c r="O13" i="12" s="1"/>
   <c r="M14" i="12"/>
   <c r="O14" i="12" s="1"/>
   <c r="M15" i="12"/>
   <c r="O15" i="12" s="1"/>
   <c r="M16" i="12"/>
   <c r="O16" i="12" s="1"/>
   <c r="M17" i="12"/>
   <c r="O17" i="12" s="1"/>
   <c r="M21" i="12"/>
   <c r="O21" i="12" s="1"/>
   <c r="M22" i="12"/>
   <c r="O22" i="12" s="1"/>
   <c r="M23" i="12"/>
   <c r="O23" i="12" s="1"/>
   <c r="M24" i="12"/>
   <c r="O24" i="12" s="1"/>
   <c r="M25" i="12"/>
   <c r="O25" i="12" s="1"/>
   <c r="M26" i="12"/>
   <c r="O26" i="12" s="1"/>
   <c r="M28" i="12"/>
   <c r="O28" i="12" s="1"/>
-  <c r="M29" i="12"/>
-  <c r="O29" i="12" s="1"/>
   <c r="O30" i="12" l="1"/>
   <c r="J30" i="12"/>
   <c r="M30" i="12"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="78">
   <si>
     <t>Game Serial Number</t>
   </si>
   <si>
     <t>Date Put in Play</t>
   </si>
   <si>
     <t>Date Removed from Play</t>
   </si>
   <si>
     <t>Name of Game</t>
   </si>
   <si>
     <t>Total Value Unsold Tickets</t>
   </si>
   <si>
     <t>Cash in Hand</t>
   </si>
   <si>
     <t>Ideal Gross Receipts</t>
   </si>
   <si>
     <t>(A)</t>
   </si>
   <si>
@@ -303,159 +285,188 @@
   <si>
     <t>The amount paid to the distributor for the deal</t>
   </si>
   <si>
     <t>^ "Cost of Non-Cash prizes paid" is the estimated retail value</t>
   </si>
   <si>
     <t>Distributor Name/Invoice #</t>
   </si>
   <si>
     <t>Subtotal</t>
   </si>
   <si>
     <t>Organization's Name:</t>
   </si>
   <si>
     <t xml:space="preserve">Page of Pages: </t>
   </si>
   <si>
     <t xml:space="preserve">EIN: </t>
   </si>
   <si>
     <t>Role within Organization:_______________________________________</t>
   </si>
   <si>
-    <t>(Ex. If the total cost of tickets from all deals (O) is $290 and the organization's county sales tax is 7.5% the total reported in (P) would be $290 x .075 = $21.75)</t>
-[...1 lines deleted...]
-  <si>
     <t>Sales Tax Paid</t>
   </si>
   <si>
     <t>Total cost of tickets per deal (O) from the final page of the ticket tracker multiplied by the organization's county sales tax (only if sales tax was paid).</t>
   </si>
   <si>
     <t xml:space="preserve">Total: Add subtotals from all pages. Please complete on the final page of the ticket tracker. </t>
   </si>
   <si>
     <t>The ideal gross receipts listed on the invoice or flare card</t>
   </si>
   <si>
     <t>The ideal cash prize paid listed on the invoice or flare card</t>
   </si>
   <si>
     <t xml:space="preserve">Month/ Year: </t>
   </si>
   <si>
     <t>Preparer's Name:_____________________________________</t>
   </si>
   <si>
     <t>Please Print</t>
   </si>
   <si>
     <t>Gross Profit     (I-J-K)</t>
   </si>
   <si>
     <t>Modified Gross Receipts      (F-H)</t>
   </si>
   <si>
     <t>Cash Over or Short      (M-L-K)</t>
   </si>
   <si>
     <t>The modified gross receipts (I) minus cash prizes paid (J) and non-cash prizes (K)</t>
   </si>
   <si>
     <t>The amount of cash at the close of the game (M) minus the gross profit (L) and non-cash prizes paid (K)</t>
+  </si>
+  <si>
+    <r>
+      <t>Miscellaneous Distributor Fees</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (record at end of Cost of Tickets column) </t>
+    </r>
+  </si>
+  <si>
+    <t>Rev. 7/26</t>
+  </si>
+  <si>
+    <t>(Ex. If the total cost of tickets from all deals (O) is $290 (not including Miscellaneous Distributor Fees) and the organization's county sales tax is 7.5% the total reported in (P) would be $290 x .075 = $21.75)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="m/d/yy;@"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
@@ -522,100 +533,98 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="44" fontId="0" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="44" fontId="0" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -640,119 +649,134 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="44" fontId="0" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="44" fontId="0" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-    </xf>
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="TextBox 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB5742BE-F9F8-336F-6480-65B091C91B00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
@@ -769,50 +793,54 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1065,1308 +1093,1374 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q54"/>
+  <dimension ref="A1:Q95"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScale="120" zoomScaleNormal="100" zoomScalePageLayoutView="120" workbookViewId="0">
-      <selection activeCell="O7" sqref="O7"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A94" sqref="A94:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" style="1" customWidth="1"/>
-    <col min="2" max="2" width="21.28515625" customWidth="1"/>
+    <col min="1" max="1" width="3.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="21.33203125" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
-    <col min="5" max="5" width="8.7109375" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="17" max="17" width="9.140625" style="14"/>
+    <col min="5" max="5" width="8.6640625" customWidth="1"/>
+    <col min="6" max="6" width="9.6640625" customWidth="1"/>
+    <col min="7" max="7" width="10.5546875" style="13" customWidth="1"/>
+    <col min="8" max="8" width="10.44140625" style="13" customWidth="1"/>
+    <col min="9" max="9" width="10" style="13" customWidth="1"/>
+    <col min="10" max="10" width="11.109375" style="13" customWidth="1"/>
+    <col min="11" max="11" width="11.88671875" style="13" customWidth="1"/>
+    <col min="12" max="12" width="13.109375" style="13" customWidth="1"/>
+    <col min="13" max="13" width="13.88671875" style="13" customWidth="1"/>
+    <col min="14" max="14" width="10.6640625" style="13" customWidth="1"/>
+    <col min="15" max="15" width="11.6640625" style="13" customWidth="1"/>
+    <col min="16" max="16" width="9.44140625" style="13" customWidth="1"/>
+    <col min="17" max="17" width="9.109375" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="57" t="s">
+    <row r="1" spans="1:17" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+    </row>
+    <row r="2" spans="1:17" s="39" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="63" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64" t="s">
+        <v>60</v>
+      </c>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="65" t="s">
+        <v>59</v>
+      </c>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="38"/>
+    </row>
+    <row r="3" spans="1:17" s="26" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="28"/>
+      <c r="M3" s="29"/>
+      <c r="N3" s="41"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="42"/>
+    </row>
+    <row r="4" spans="1:17" s="26" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="69"/>
+      <c r="B4" s="69"/>
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="41"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="42"/>
+    </row>
+    <row r="5" spans="1:17" s="27" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="69"/>
+      <c r="C5" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="J5" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="K5" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="L5" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="M5" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="N5" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="O5" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="P5" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q5" s="32" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="36" customFormat="1" ht="63" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="71" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="71"/>
+      <c r="C6" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="F6" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="G6" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="H6" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="I6" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="K6" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="L6" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="M6" s="34" t="s">
         <v>70</v>
       </c>
-      <c r="B1" s="57"/>
-[...162 lines deleted...]
-      <c r="J6" s="36" t="s">
+      <c r="N6" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="K6" s="36" t="s">
-[...14 lines deleted...]
-      <c r="P6" s="36" t="s">
+      <c r="P6" s="34" t="s">
         <v>45</v>
       </c>
-      <c r="Q6" s="37" t="s">
-[...5 lines deleted...]
-      <c r="B7" s="52"/>
+      <c r="Q6" s="35" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="70"/>
+      <c r="B7" s="57"/>
+      <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="7"/>
-      <c r="J7" s="16">
-[...15 lines deleted...]
-      <c r="B8" s="52"/>
+      <c r="F7" s="9"/>
+      <c r="J7" s="15">
+        <v>0</v>
+      </c>
+      <c r="M7" s="15">
+        <v>0</v>
+      </c>
+      <c r="O7" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="21"/>
+    </row>
+    <row r="8" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="70"/>
+      <c r="B8" s="57"/>
       <c r="C8" s="8"/>
       <c r="D8" s="6"/>
       <c r="E8" s="7"/>
-      <c r="J8" s="16">
-[...15 lines deleted...]
-      <c r="B9" s="52"/>
+      <c r="F8" s="9"/>
+      <c r="J8" s="15">
+        <v>0</v>
+      </c>
+      <c r="M8" s="15">
+        <v>0</v>
+      </c>
+      <c r="O8" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="21"/>
+    </row>
+    <row r="9" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="70"/>
+      <c r="B9" s="57"/>
+      <c r="C9" s="6"/>
       <c r="D9" s="6"/>
-      <c r="E9" s="9"/>
-[...16 lines deleted...]
-      <c r="B10" s="52"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="9"/>
+      <c r="J9" s="15">
+        <v>0</v>
+      </c>
+      <c r="M9" s="15">
+        <v>0</v>
+      </c>
+      <c r="O9" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="21"/>
+    </row>
+    <row r="10" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="70"/>
+      <c r="B10" s="57"/>
+      <c r="C10" s="6"/>
       <c r="D10" s="6"/>
-      <c r="E10" s="10"/>
-[...16 lines deleted...]
-      <c r="B11" s="52"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="9"/>
+      <c r="J10" s="15">
+        <v>0</v>
+      </c>
+      <c r="M10" s="15">
+        <v>0</v>
+      </c>
+      <c r="O10" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="21"/>
+    </row>
+    <row r="11" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="70"/>
+      <c r="B11" s="57"/>
+      <c r="C11" s="6"/>
       <c r="D11" s="6"/>
-      <c r="E11" s="6"/>
-[...16 lines deleted...]
-      <c r="B12" s="52"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="9"/>
+      <c r="J11" s="15">
+        <v>0</v>
+      </c>
+      <c r="M11" s="15">
+        <v>0</v>
+      </c>
+      <c r="O11" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="21"/>
+    </row>
+    <row r="12" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="70"/>
+      <c r="B12" s="57"/>
+      <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="9"/>
-      <c r="J12" s="16">
+      <c r="F12" s="9"/>
+      <c r="J12" s="15">
+        <v>0</v>
+      </c>
+      <c r="M12" s="15">
+        <v>0</v>
+      </c>
+      <c r="O12" s="15">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="21"/>
+    </row>
+    <row r="13" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="57"/>
+      <c r="B13" s="57"/>
+      <c r="J13" s="15">
+        <f t="shared" ref="J8:J28" si="0">SUM(G13-I13)</f>
+        <v>0</v>
+      </c>
+      <c r="M13" s="15">
+        <f t="shared" ref="M8:M28" si="1">J13-K13-L13</f>
+        <v>0</v>
+      </c>
+      <c r="O13" s="15">
+        <f t="shared" ref="O8:O28" si="2">N13-M13-L13</f>
+        <v>0</v>
+      </c>
+      <c r="Q13" s="21"/>
+    </row>
+    <row r="14" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="57"/>
+      <c r="B14" s="57"/>
+      <c r="C14" s="6"/>
+      <c r="J14" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M12" s="16">
+      <c r="M14" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O12" s="16">
+      <c r="O14" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q12" s="22"/>
-[...4 lines deleted...]
-      <c r="J13" s="16">
+      <c r="Q14" s="21"/>
+    </row>
+    <row r="15" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="57"/>
+      <c r="B15" s="57"/>
+      <c r="J15" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M13" s="16">
+      <c r="M15" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O13" s="16">
+      <c r="O15" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q13" s="22"/>
-[...5 lines deleted...]
-      <c r="J14" s="16">
+      <c r="Q15" s="21"/>
+    </row>
+    <row r="16" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="57"/>
+      <c r="B16" s="57"/>
+      <c r="J16" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M14" s="16">
+      <c r="M16" s="15">
+        <f>J16-K16-L16</f>
+        <v>0</v>
+      </c>
+      <c r="O16" s="15">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="Q16" s="21"/>
+    </row>
+    <row r="17" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="57"/>
+      <c r="B17" s="57"/>
+      <c r="J17" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M17" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O14" s="16">
+      <c r="O17" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q14" s="22"/>
-[...4 lines deleted...]
-      <c r="J15" s="16">
+      <c r="Q17" s="21"/>
+    </row>
+    <row r="18" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="57"/>
+      <c r="B18" s="57"/>
+      <c r="J18" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M15" s="16">
+      <c r="M18" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O15" s="16">
+      <c r="O18" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q15" s="22"/>
-[...4 lines deleted...]
-      <c r="J16" s="16">
+      <c r="Q18" s="21"/>
+    </row>
+    <row r="19" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="57"/>
+      <c r="B19" s="57"/>
+      <c r="J19" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M16" s="16">
-[...3 lines deleted...]
-      <c r="O16" s="16">
+      <c r="M19" s="15">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="O19" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q16" s="22"/>
-[...4 lines deleted...]
-      <c r="J17" s="16">
+      <c r="Q19" s="21"/>
+    </row>
+    <row r="20" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="57"/>
+      <c r="B20" s="57"/>
+      <c r="J20" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M17" s="16">
+      <c r="M20" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O17" s="16">
+      <c r="O20" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q17" s="22"/>
-[...4 lines deleted...]
-      <c r="J18" s="16">
+      <c r="Q20" s="21"/>
+    </row>
+    <row r="21" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="57"/>
+      <c r="B21" s="57"/>
+      <c r="J21" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M18" s="16">
+      <c r="M21" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O18" s="16">
+      <c r="O21" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q18" s="22"/>
-[...4 lines deleted...]
-      <c r="J19" s="16">
+      <c r="Q21" s="21"/>
+    </row>
+    <row r="22" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="57"/>
+      <c r="B22" s="57"/>
+      <c r="J22" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M19" s="16">
+      <c r="M22" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O19" s="16">
+      <c r="O22" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q19" s="22"/>
-[...4 lines deleted...]
-      <c r="J20" s="16">
+      <c r="Q22" s="21"/>
+    </row>
+    <row r="23" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="57"/>
+      <c r="B23" s="57"/>
+      <c r="J23" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M20" s="16">
+      <c r="M23" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O20" s="16">
+      <c r="O23" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q20" s="22"/>
-[...4 lines deleted...]
-      <c r="J21" s="16">
+      <c r="Q23" s="21"/>
+    </row>
+    <row r="24" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="57"/>
+      <c r="B24" s="57"/>
+      <c r="J24" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M21" s="16">
+      <c r="M24" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O21" s="16">
+      <c r="O24" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q21" s="22"/>
-[...4 lines deleted...]
-      <c r="J22" s="16">
+      <c r="Q24" s="21"/>
+    </row>
+    <row r="25" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="57"/>
+      <c r="B25" s="67"/>
+      <c r="J25" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M22" s="16">
+      <c r="M25" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O22" s="16">
+      <c r="O25" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="22"/>
-[...4 lines deleted...]
-      <c r="J23" s="16">
+      <c r="Q25" s="21"/>
+    </row>
+    <row r="26" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="57"/>
+      <c r="B26" s="57"/>
+      <c r="J26" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M23" s="16">
+      <c r="M26" s="15">
+        <f>J26-K26-L26</f>
+        <v>0</v>
+      </c>
+      <c r="O26" s="15">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="Q26" s="21"/>
+    </row>
+    <row r="27" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="58"/>
+      <c r="B27" s="58"/>
+      <c r="J27" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M27" s="15">
+        <f>J27-K27-L27</f>
+        <v>0</v>
+      </c>
+      <c r="O27" s="15">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="Q27" s="21"/>
+    </row>
+    <row r="28" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="57"/>
+      <c r="B28" s="57"/>
+      <c r="J28" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M28" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O23" s="16">
+      <c r="O28" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q23" s="22"/>
-[...101 lines deleted...]
-      <c r="Q29" s="22"/>
+      <c r="Q28" s="21"/>
+    </row>
+    <row r="29" spans="1:17" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="57"/>
+      <c r="B29" s="57"/>
+      <c r="H29" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="I29" s="68"/>
+      <c r="J29" s="50"/>
+      <c r="K29" s="50"/>
+      <c r="L29" s="50"/>
+      <c r="M29" s="50"/>
+      <c r="N29" s="50"/>
+      <c r="O29" s="50"/>
+      <c r="P29" s="49">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="50"/>
     </row>
     <row r="30" spans="1:17" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="55"/>
-      <c r="B30" s="55"/>
+      <c r="A30" s="58"/>
+      <c r="B30" s="58"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
-      <c r="G30" s="15"/>
-      <c r="H30" s="56" t="s">
+      <c r="G30" s="14"/>
+      <c r="H30" s="59" t="s">
         <v>57</v>
       </c>
-      <c r="I30" s="56"/>
-      <c r="J30" s="17">
+      <c r="I30" s="59"/>
+      <c r="J30" s="16">
         <f t="shared" ref="J30:O30" si="3">SUM(J7:J29)</f>
         <v>0</v>
       </c>
-      <c r="K30" s="20">
+      <c r="K30" s="19">
         <f>SUM(K7:K29)</f>
         <v>0</v>
       </c>
-      <c r="L30" s="20">
+      <c r="L30" s="19">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M30" s="20">
+      <c r="M30" s="19">
         <f>SUM(M7:M29)</f>
         <v>0</v>
       </c>
-      <c r="N30" s="20">
+      <c r="N30" s="19">
         <f>SUM(N7:N29)</f>
         <v>0</v>
       </c>
-      <c r="O30" s="20">
+      <c r="O30" s="19">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="P30" s="23">
+      <c r="P30" s="22">
         <f>SUM(P7:P29)</f>
         <v>0</v>
       </c>
-      <c r="Q30" s="24">
-[...6 lines deleted...]
-      <c r="B31" s="62"/>
+      <c r="Q30" s="22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="6.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="66"/>
+      <c r="B31" s="66"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
-      <c r="G31" s="15"/>
-[...48 lines deleted...]
-      <c r="A33" s="27"/>
+      <c r="G31" s="14"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="17"/>
+      <c r="K31" s="17"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="23"/>
+      <c r="N31" s="23"/>
+      <c r="O31" s="24"/>
+      <c r="P31" s="24"/>
+    </row>
+    <row r="32" spans="1:17" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="56" t="s">
+        <v>64</v>
+      </c>
+      <c r="B32" s="56"/>
+      <c r="C32" s="56"/>
+      <c r="D32" s="56"/>
+      <c r="E32" s="56"/>
+      <c r="F32" s="56"/>
+      <c r="G32" s="56"/>
+      <c r="H32" s="56"/>
+      <c r="I32" s="56"/>
+      <c r="J32" s="18">
+        <v>0</v>
+      </c>
+      <c r="K32" s="20">
+        <v>0</v>
+      </c>
+      <c r="L32" s="20">
+        <v>0</v>
+      </c>
+      <c r="M32" s="12">
+        <v>0</v>
+      </c>
+      <c r="N32" s="12">
+        <v>0</v>
+      </c>
+      <c r="O32" s="12">
+        <v>0</v>
+      </c>
+      <c r="P32" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="25"/>
       <c r="B33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C33" s="5"/>
-      <c r="D33" s="27"/>
-[...16 lines deleted...]
-      <c r="B34" s="12" t="s">
+      <c r="D33" s="25"/>
+      <c r="E33" s="25"/>
+      <c r="F33" s="25"/>
+      <c r="G33" s="25"/>
+      <c r="H33" s="25"/>
+      <c r="I33" s="25"/>
+      <c r="J33" s="46"/>
+      <c r="K33" s="47"/>
+      <c r="L33" s="47"/>
+      <c r="M33" s="48"/>
+      <c r="N33" s="48"/>
+      <c r="O33" s="48"/>
+      <c r="P33" s="48"/>
+      <c r="Q33" s="47"/>
+    </row>
+    <row r="34" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="25"/>
+      <c r="B34" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="C34" s="27"/>
-[...15 lines deleted...]
-    <row r="35" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C34" s="25"/>
+      <c r="D34" s="25"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="25"/>
+      <c r="G34" s="25"/>
+      <c r="H34" s="45"/>
+      <c r="I34" s="45"/>
+      <c r="J34" s="46"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="48"/>
+      <c r="N34" s="48"/>
+      <c r="O34" s="48"/>
+      <c r="P34" s="48"/>
+      <c r="Q34" s="47"/>
+    </row>
+    <row r="35" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2"/>
-      <c r="F35" s="47"/>
-[...24 lines deleted...]
-      <c r="B38" s="11" t="s">
+      <c r="F35" s="45"/>
+      <c r="G35" s="45"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="45"/>
+      <c r="K35" s="45"/>
+      <c r="L35" s="45"/>
+      <c r="M35" s="45"/>
+      <c r="N35" s="24"/>
+      <c r="O35" s="24"/>
+      <c r="P35" s="24"/>
+    </row>
+    <row r="36" spans="1:17" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="62" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" s="62"/>
+      <c r="F36" s="45"/>
+      <c r="G36" s="45"/>
+      <c r="H36" s="51"/>
+      <c r="I36" s="51"/>
+      <c r="J36" s="45"/>
+      <c r="K36" s="45"/>
+      <c r="L36" s="45"/>
+      <c r="M36" s="45"/>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="1:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B38" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="C38" s="51" t="s">
+      <c r="C38" s="60" t="s">
         <v>43</v>
       </c>
-      <c r="D38" s="51"/>
-[...15 lines deleted...]
-      <c r="B39" s="11" t="s">
+      <c r="D38" s="60"/>
+      <c r="E38" s="60"/>
+      <c r="F38" s="60"/>
+      <c r="G38" s="60"/>
+      <c r="H38" s="60"/>
+      <c r="I38" s="60"/>
+      <c r="J38" s="60"/>
+      <c r="K38" s="60"/>
+      <c r="L38" s="60"/>
+      <c r="M38" s="60"/>
+      <c r="N38" s="60"/>
+      <c r="O38" s="60"/>
+      <c r="P38" s="60"/>
+      <c r="Q38" s="60"/>
+    </row>
+    <row r="39" spans="1:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B39" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="C39" s="51" t="s">
+      <c r="C39" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="D39" s="51"/>
-[...15 lines deleted...]
-      <c r="B40" s="11" t="s">
+      <c r="D39" s="60"/>
+      <c r="E39" s="60"/>
+      <c r="F39" s="60"/>
+      <c r="G39" s="60"/>
+      <c r="H39" s="60"/>
+      <c r="I39" s="60"/>
+      <c r="J39" s="60"/>
+      <c r="K39" s="60"/>
+      <c r="L39" s="60"/>
+      <c r="M39" s="60"/>
+      <c r="N39" s="60"/>
+      <c r="O39" s="60"/>
+      <c r="P39" s="60"/>
+      <c r="Q39" s="60"/>
+    </row>
+    <row r="40" spans="1:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B40" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="C40" s="51" t="s">
+      <c r="C40" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="D40" s="51"/>
-[...15 lines deleted...]
-      <c r="B41" s="11" t="s">
+      <c r="D40" s="60"/>
+      <c r="E40" s="60"/>
+      <c r="F40" s="60"/>
+      <c r="G40" s="60"/>
+      <c r="H40" s="60"/>
+      <c r="I40" s="60"/>
+      <c r="J40" s="60"/>
+      <c r="K40" s="60"/>
+      <c r="L40" s="60"/>
+      <c r="M40" s="60"/>
+      <c r="N40" s="60"/>
+      <c r="O40" s="60"/>
+      <c r="P40" s="60"/>
+      <c r="Q40" s="60"/>
+    </row>
+    <row r="41" spans="1:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B41" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="C41" s="51" t="s">
+      <c r="C41" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="D41" s="51"/>
-[...15 lines deleted...]
-      <c r="B42" s="11" t="s">
+      <c r="D41" s="60"/>
+      <c r="E41" s="60"/>
+      <c r="F41" s="60"/>
+      <c r="G41" s="60"/>
+      <c r="H41" s="60"/>
+      <c r="I41" s="60"/>
+      <c r="J41" s="60"/>
+      <c r="K41" s="60"/>
+      <c r="L41" s="60"/>
+      <c r="M41" s="60"/>
+      <c r="N41" s="60"/>
+      <c r="O41" s="60"/>
+      <c r="P41" s="60"/>
+      <c r="Q41" s="60"/>
+    </row>
+    <row r="42" spans="1:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B42" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="C42" s="51" t="s">
+      <c r="C42" s="60" t="s">
         <v>52</v>
       </c>
-      <c r="D42" s="51"/>
-[...15 lines deleted...]
-      <c r="B43" s="11" t="s">
+      <c r="D42" s="60"/>
+      <c r="E42" s="60"/>
+      <c r="F42" s="60"/>
+      <c r="G42" s="60"/>
+      <c r="H42" s="60"/>
+      <c r="I42" s="60"/>
+      <c r="J42" s="60"/>
+      <c r="K42" s="60"/>
+      <c r="L42" s="60"/>
+      <c r="M42" s="60"/>
+      <c r="N42" s="60"/>
+      <c r="O42" s="60"/>
+      <c r="P42" s="60"/>
+      <c r="Q42" s="60"/>
+    </row>
+    <row r="43" spans="1:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B43" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="C43" s="51" t="s">
+      <c r="C43" s="60" t="s">
+        <v>65</v>
+      </c>
+      <c r="D43" s="60"/>
+      <c r="E43" s="60"/>
+      <c r="F43" s="60"/>
+      <c r="G43" s="60"/>
+      <c r="H43" s="60"/>
+      <c r="I43" s="60"/>
+      <c r="J43" s="60"/>
+      <c r="K43" s="60"/>
+      <c r="L43" s="60"/>
+      <c r="M43" s="60"/>
+      <c r="N43" s="60"/>
+      <c r="O43" s="60"/>
+      <c r="P43" s="60"/>
+      <c r="Q43" s="60"/>
+    </row>
+    <row r="44" spans="1:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B44" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C44" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="D43" s="51"/>
-[...37 lines deleted...]
-      <c r="B45" s="11" t="s">
+      <c r="D44" s="60"/>
+      <c r="E44" s="60"/>
+      <c r="F44" s="60"/>
+      <c r="G44" s="60"/>
+      <c r="H44" s="60"/>
+      <c r="I44" s="60"/>
+      <c r="J44" s="60"/>
+      <c r="K44" s="60"/>
+      <c r="L44" s="60"/>
+      <c r="M44" s="60"/>
+      <c r="N44" s="60"/>
+      <c r="O44" s="60"/>
+      <c r="P44" s="60"/>
+      <c r="Q44" s="60"/>
+    </row>
+    <row r="45" spans="1:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B45" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="C45" s="51" t="s">
+      <c r="C45" s="60" t="s">
         <v>48</v>
       </c>
-      <c r="D45" s="51"/>
-[...15 lines deleted...]
-      <c r="B46" s="11" t="s">
+      <c r="D45" s="60"/>
+      <c r="E45" s="60"/>
+      <c r="F45" s="60"/>
+      <c r="G45" s="60"/>
+      <c r="H45" s="60"/>
+      <c r="I45" s="60"/>
+      <c r="J45" s="60"/>
+      <c r="K45" s="60"/>
+      <c r="L45" s="60"/>
+      <c r="M45" s="60"/>
+      <c r="N45" s="60"/>
+      <c r="O45" s="60"/>
+      <c r="P45" s="60"/>
+      <c r="Q45" s="60"/>
+    </row>
+    <row r="46" spans="1:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B46" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="C46" s="51" t="s">
+      <c r="C46" s="60" t="s">
         <v>49</v>
       </c>
-      <c r="D46" s="51"/>
-[...15 lines deleted...]
-      <c r="B47" s="11" t="s">
+      <c r="D46" s="60"/>
+      <c r="E46" s="60"/>
+      <c r="F46" s="60"/>
+      <c r="G46" s="60"/>
+      <c r="H46" s="60"/>
+      <c r="I46" s="60"/>
+      <c r="J46" s="60"/>
+      <c r="K46" s="60"/>
+      <c r="L46" s="60"/>
+      <c r="M46" s="60"/>
+      <c r="N46" s="60"/>
+      <c r="O46" s="60"/>
+      <c r="P46" s="60"/>
+      <c r="Q46" s="60"/>
+    </row>
+    <row r="47" spans="1:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B47" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="C47" s="51" t="s">
+      <c r="C47" s="60" t="s">
         <v>50</v>
       </c>
-      <c r="D47" s="51"/>
-[...15 lines deleted...]
-      <c r="B48" s="11" t="s">
+      <c r="D47" s="60"/>
+      <c r="E47" s="60"/>
+      <c r="F47" s="60"/>
+      <c r="G47" s="60"/>
+      <c r="H47" s="60"/>
+      <c r="I47" s="60"/>
+      <c r="J47" s="60"/>
+      <c r="K47" s="60"/>
+      <c r="L47" s="60"/>
+      <c r="M47" s="60"/>
+      <c r="N47" s="60"/>
+      <c r="O47" s="60"/>
+      <c r="P47" s="60"/>
+      <c r="Q47" s="60"/>
+    </row>
+    <row r="48" spans="1:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B48" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="C48" s="51" t="s">
+      <c r="C48" s="60" t="s">
         <v>51</v>
       </c>
-      <c r="D48" s="51"/>
-[...15 lines deleted...]
-      <c r="B49" s="11" t="s">
+      <c r="D48" s="60"/>
+      <c r="E48" s="60"/>
+      <c r="F48" s="60"/>
+      <c r="G48" s="60"/>
+      <c r="H48" s="60"/>
+      <c r="I48" s="60"/>
+      <c r="J48" s="60"/>
+      <c r="K48" s="60"/>
+      <c r="L48" s="60"/>
+      <c r="M48" s="60"/>
+      <c r="N48" s="60"/>
+      <c r="O48" s="60"/>
+      <c r="P48" s="60"/>
+      <c r="Q48" s="60"/>
+    </row>
+    <row r="49" spans="2:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B49" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="C49" s="51" t="s">
+      <c r="C49" s="60" t="s">
+        <v>73</v>
+      </c>
+      <c r="D49" s="60"/>
+      <c r="E49" s="60"/>
+      <c r="F49" s="60"/>
+      <c r="G49" s="60"/>
+      <c r="H49" s="60"/>
+      <c r="I49" s="60"/>
+      <c r="J49" s="60"/>
+      <c r="K49" s="60"/>
+      <c r="L49" s="60"/>
+      <c r="M49" s="60"/>
+      <c r="N49" s="60"/>
+      <c r="O49" s="60"/>
+      <c r="P49" s="60"/>
+      <c r="Q49" s="60"/>
+    </row>
+    <row r="50" spans="2:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B50" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C50" s="60" t="s">
+        <v>53</v>
+      </c>
+      <c r="D50" s="60"/>
+      <c r="E50" s="60"/>
+      <c r="F50" s="60"/>
+      <c r="G50" s="60"/>
+      <c r="H50" s="60"/>
+      <c r="I50" s="60"/>
+      <c r="J50" s="60"/>
+      <c r="K50" s="60"/>
+      <c r="L50" s="60"/>
+      <c r="M50" s="60"/>
+      <c r="N50" s="60"/>
+      <c r="O50" s="60"/>
+      <c r="P50" s="60"/>
+      <c r="Q50" s="60"/>
+    </row>
+    <row r="51" spans="2:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B51" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C51" s="60" t="s">
         <v>74</v>
       </c>
-      <c r="D49" s="51"/>
-[...59 lines deleted...]
-      <c r="B52" s="11" t="s">
+      <c r="D51" s="60"/>
+      <c r="E51" s="60"/>
+      <c r="F51" s="60"/>
+      <c r="G51" s="60"/>
+      <c r="H51" s="60"/>
+      <c r="I51" s="60"/>
+      <c r="J51" s="60"/>
+      <c r="K51" s="60"/>
+      <c r="L51" s="60"/>
+      <c r="M51" s="60"/>
+      <c r="N51" s="60"/>
+      <c r="O51" s="60"/>
+      <c r="P51" s="60"/>
+      <c r="Q51" s="60"/>
+    </row>
+    <row r="52" spans="2:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B52" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="C52" s="51" t="s">
+      <c r="C52" s="60" t="s">
         <v>54</v>
       </c>
-      <c r="D52" s="51"/>
-[...15 lines deleted...]
-      <c r="B53" s="11" t="s">
+      <c r="D52" s="60"/>
+      <c r="E52" s="60"/>
+      <c r="F52" s="60"/>
+      <c r="G52" s="60"/>
+      <c r="H52" s="60"/>
+      <c r="I52" s="60"/>
+      <c r="J52" s="60"/>
+      <c r="K52" s="60"/>
+      <c r="L52" s="60"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="60"/>
+      <c r="O52" s="60"/>
+      <c r="P52" s="60"/>
+      <c r="Q52" s="60"/>
+    </row>
+    <row r="53" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C53" s="53" t="s">
-[...34 lines deleted...]
-      <c r="Q54" s="51"/>
+      <c r="C53" s="55" t="s">
+        <v>63</v>
+      </c>
+      <c r="D53" s="55"/>
+      <c r="E53" s="55"/>
+      <c r="F53" s="55"/>
+      <c r="G53" s="55"/>
+      <c r="H53" s="55"/>
+      <c r="I53" s="55"/>
+      <c r="J53" s="55"/>
+      <c r="K53" s="55"/>
+      <c r="L53" s="55"/>
+      <c r="M53" s="55"/>
+      <c r="N53" s="55"/>
+      <c r="O53" s="55"/>
+      <c r="P53" s="55"/>
+      <c r="Q53" s="55"/>
+    </row>
+    <row r="54" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C54" s="54" t="s">
+        <v>77</v>
+      </c>
+      <c r="D54" s="54"/>
+      <c r="E54" s="54"/>
+      <c r="F54" s="54"/>
+      <c r="G54" s="54"/>
+      <c r="H54" s="54"/>
+      <c r="I54" s="54"/>
+      <c r="J54" s="54"/>
+      <c r="K54" s="54"/>
+      <c r="L54" s="54"/>
+      <c r="M54" s="54"/>
+      <c r="N54" s="54"/>
+      <c r="O54" s="54"/>
+      <c r="P54" s="54"/>
+      <c r="Q54" s="54"/>
+    </row>
+    <row r="55" spans="2:17" x14ac:dyDescent="0.25"/>
+    <row r="56" spans="2:17" x14ac:dyDescent="0.25"/>
+    <row r="57" spans="2:17" x14ac:dyDescent="0.25"/>
+    <row r="58" spans="2:17" x14ac:dyDescent="0.25"/>
+    <row r="59" spans="2:17" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="2:17" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="2:17" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="2:17" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="2:17" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="2:17" x14ac:dyDescent="0.25"/>
+    <row r="65" x14ac:dyDescent="0.25"/>
+    <row r="66" x14ac:dyDescent="0.25"/>
+    <row r="67" x14ac:dyDescent="0.25"/>
+    <row r="68" x14ac:dyDescent="0.25"/>
+    <row r="69" x14ac:dyDescent="0.25"/>
+    <row r="70" x14ac:dyDescent="0.25"/>
+    <row r="71" x14ac:dyDescent="0.25"/>
+    <row r="72" x14ac:dyDescent="0.25"/>
+    <row r="73" x14ac:dyDescent="0.25"/>
+    <row r="74" x14ac:dyDescent="0.25"/>
+    <row r="75" x14ac:dyDescent="0.25"/>
+    <row r="76" x14ac:dyDescent="0.25"/>
+    <row r="77" x14ac:dyDescent="0.25"/>
+    <row r="78" x14ac:dyDescent="0.25"/>
+    <row r="79" x14ac:dyDescent="0.25"/>
+    <row r="80" x14ac:dyDescent="0.25"/>
+    <row r="81" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="82" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="83" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="84" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="85" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="86" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="87" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="88" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="89" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="90" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="91" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="92" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="93" spans="2:9" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B93" s="62" t="s">
+        <v>76</v>
+      </c>
+      <c r="C93" s="62"/>
+      <c r="H93" s="52"/>
+      <c r="I93" s="52"/>
+    </row>
+    <row r="94" spans="2:9" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H94" s="52"/>
+      <c r="I94" s="52"/>
+    </row>
+    <row r="95" spans="2:9" ht="13.8" hidden="1" x14ac:dyDescent="0.25">
+      <c r="B95" s="62"/>
+      <c r="C95" s="62"/>
+      <c r="H95" s="53"/>
+      <c r="I95" s="53"/>
     </row>
   </sheetData>
-  <mergeCells count="53">
+  <mergeCells count="57">
+    <mergeCell ref="B93:C93"/>
+    <mergeCell ref="B95:C95"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C46:Q46"/>
-    <mergeCell ref="C47:Q47"/>
-[...7 lines deleted...]
-    <mergeCell ref="C43:Q43"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
-    <mergeCell ref="C51:Q51"/>
-[...1 lines deleted...]
-    <mergeCell ref="C52:Q52"/>
+    <mergeCell ref="C47:Q47"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C44:Q44"/>
     <mergeCell ref="C38:Q38"/>
+    <mergeCell ref="C49:Q49"/>
+    <mergeCell ref="C45:Q45"/>
+    <mergeCell ref="C39:Q39"/>
+    <mergeCell ref="C40:Q40"/>
+    <mergeCell ref="C41:Q41"/>
+    <mergeCell ref="C42:Q42"/>
+    <mergeCell ref="C43:Q43"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="M2:O2"/>
     <mergeCell ref="J2:L2"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A25:B25"/>
-    <mergeCell ref="C49:Q49"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="H95:I95"/>
     <mergeCell ref="C54:Q54"/>
     <mergeCell ref="C53:Q53"/>
     <mergeCell ref="A32:I32"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="H30:I30"/>
     <mergeCell ref="C50:Q50"/>
+    <mergeCell ref="C51:Q51"/>
+    <mergeCell ref="C48:Q48"/>
+    <mergeCell ref="C52:Q52"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0" right="0" top="0.63" bottom="0.19" header="0.1" footer="0.17"/>
   <pageSetup scale="72" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddHeader>&amp;L
 &amp;C&amp;"Arial,Bold"&amp;11INSTANT TICKET TRACKER&amp;8
 &amp;"Arial,Regular"&amp;11 &amp;9This form is required to be completed by veteran, fraternal, and sporting organizations.</oddHeader>
-    <oddFooter>&amp;LRev. 1/25</oddFooter>
     <firstHeader xml:space="preserve">&amp;CINSTANT TICKET TRACKER LEDGER FORM 
 </firstHeader>
   </headerFooter>
-  <rowBreaks count="1" manualBreakCount="1">
+  <rowBreaks count="2" manualBreakCount="2">
     <brk id="36" max="16383" man="1"/>
+    <brk id="98" max="16383" man="1"/>
   </rowBreaks>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="1" max="1048575" man="1"/>
+  </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{9220e248-af57-4c59-a732-bd3316cb0da9}" enabled="1" method="Privileged" siteId="{16bb85b3-d21e-4dd2-a07c-7c114cf57b55}" contentBits="0" removed="0"/>
+  <clbl:label id="{9220e248-af57-4c59-a732-bd3316cb0da9}" enabled="1" method="Privileged" siteId="{16bb85b3-d21e-4dd2-a07c-7c114cf57b55}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Instant Ticket Sheet</vt:lpstr>
+      <vt:lpstr>'Instant Ticket Sheet'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ohio Attorney General's Office</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>