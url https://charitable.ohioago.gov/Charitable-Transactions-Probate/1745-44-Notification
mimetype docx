--- v0 (2025-10-16)
+++ v1 (2026-06-18)
@@ -1,58 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="03574F4F" w14:textId="725F97E6" w:rsidR="0046163B" w:rsidRPr="00757C56" w:rsidRDefault="0046163B" w:rsidP="0046163B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00757C56">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -2820,169 +2817,144 @@
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10260"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58B89583" w14:textId="0D6B361A" w:rsidR="00755EFD" w:rsidRDefault="00755EFD"/>
     <w:sectPr w:rsidR="00755EFD" w:rsidSect="00757C56">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="2520" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="510" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19BC5BD2" w14:textId="77777777" w:rsidR="009979DE" w:rsidRDefault="0013098E">
+    <w:p w14:paraId="25E0DBAD" w14:textId="77777777" w:rsidR="00FA7707" w:rsidRDefault="00FA7707">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35E31240" w14:textId="77777777" w:rsidR="009979DE" w:rsidRDefault="0013098E">
+    <w:p w14:paraId="58B4ADF8" w14:textId="77777777" w:rsidR="00FA7707" w:rsidRDefault="00FA7707">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
-    <w:altName w:val="Garamond"/>
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...20 lines deleted...]
-  <w:p w14:paraId="23239148" w14:textId="373B73BD" w:rsidR="009B520B" w:rsidRPr="00476AA0" w:rsidRDefault="00644AE0" w:rsidP="00476AA0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23239148" w14:textId="373B73BD" w:rsidR="00C56926" w:rsidRPr="00476AA0" w:rsidRDefault="00644AE0" w:rsidP="00476AA0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="360" w:lineRule="exact"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BDACD35" wp14:editId="23FF4AB0">
               <wp:extent cx="6062472" cy="0"/>
               <wp:effectExtent l="0" t="0" r="14605" b="19050"/>
               <wp:docPr id="3" name="Straight Connector 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
@@ -2997,51 +2969,51 @@
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="dk1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="dk1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="3FE6E799" id="Straight Connector 3" o:spid="_x0000_s1026" style="flip:x;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="477.35pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjR7iL1QEAAOoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Ll1g0Eyzk4SHoo&#10;WqNJP4ChSIkoX1iylvz3XVKyGjRFDkEuBB87szO7y931aDQ5CQjK2YauVyUlwnLXKts19OfD7Ycr&#10;SkJktmXaWdHQswj0ev/+3W7wtahc73QrgCCJDfXgG9rH6OuiCLwXhoWV88Lio3RgWMQjdEULbEB2&#10;o4uqLLfF4KD14LgIAW9vpke6z/xSCh6/SxlEJLqhqC3mFfL6mNZiv2N1B8z3is8y2CtUGKYsJl2o&#10;blhk5DeoZ1RGcXDBybjizhROSsVF9oBu1uU/bu575kX2gsUJfilTeDta/u10BKLahm4oscxgi+4j&#10;MNX1kRyctVhAB2ST6jT4UGP4wR5hPgV/hGR6lGCI1Mp/wRHIZUBjZMxVPi9VFmMkHC+35bb6+Lmi&#10;hF/eiokiUXkI8U44Q9KmoVrZVABWs9PXEDEthl5C0rW2ZEDGzSfsLTcebQTbTU0VufszKmmf1OZd&#10;PGsxwX8Iie5R1SanyXMnDhrIieHEtL/WiQyTaouRCSKV1guofBk0xybYpGYBVi8Dl+ic0dm4AI2y&#10;Dv4HjuNFqpziUfYTr2n76Npz7l1+wIHKzubhTxP79Jzhf7/o/g8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQALV6h91gAAAAIBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqA0iLaRxqlIJ&#10;cabl0tsm3iYR8TrEbhv+ni0XuIw0mtXM22I1+V6daIxdYAv3MwOKuA6u48bCx+717glUTMgO+8Bk&#10;4ZsirMrrqwJzF878TqdtapSUcMzRQpvSkGsd65Y8xlkYiCU7hNFjEjs22o14lnLf6wdj5tpjx7LQ&#10;4kCblurP7dFb2L15M1Wp2xB/Lcx6/5LNeZ9Ze3szrZegEk3p7xgu+IIOpTBV4cguqt6CPJJ+VbLn&#10;7HEBqrpYXRb6P3r5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAONHuIvVAQAA6gMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAtXqH3WAAAAAgEA&#10;AA8AAAAAAAAAAAAAAAAALwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight=".5pt">
+            <v:line w14:anchorId="50D8636D" id="Straight Connector 3" o:spid="_x0000_s1026" style="flip:x;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="477.35pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMtnVatwEAALsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P3DAQvSP1P1i+d5MNdEHRZjmAoIcK&#10;ENAfYOzxxqq/ZLub7L9n7OwGRCsOVS+W45n35r2ZyfpyNJrsIETlbEeXi5oSsNwJZbcd/fl88/WC&#10;kpiYFUw7Cx3dQ6SXmy8n68G30LjeaQGBIImN7eA72qfk26qKvAfD4sJ5sBiULhiW8DNsKxHYgOxG&#10;V01dr6rBBeGD4xAjvl5PQbop/FICT/dSRkhEdxS1pXKGcr7ks9qsWbsNzPeKH2Swf1BhmLJYdKa6&#10;ZomR30H9QWUUDy46mRbcmcpJqTgUD+hmWX9w89QzD8ULNif6uU3x/9Hyu92VfQjYhsHHNvqHkF2M&#10;MhgitfLfcabFFyolY2nbfm4bjIlwfFzVq+bsvKGEH2PVRJGpfIjpFpwh+dJRrWx2xFq2+xETlsXU&#10;Y0p+1pYMyHj6DYfFjRcdjXY7TQnKOA+oN7XllvYaJvgjSKIEqjotZcoiwZUOZMdwBcSvZSbDotpi&#10;ZoZIpfUMqj8HHXIzbFIzA5vPgXN2qehsmoFGWRf+Bk7jUaqc8lH2O6/5+uLEvsyuBHBDirPDNucV&#10;fP9d4G//3OYVAAD//wMAUEsDBBQABgAIAAAAIQALV6h91gAAAAIBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcqA0iLaRxqlIJcabl0tsm3iYR8TrEbhv+ni0XuIw0mtXM22I1+V6d&#10;aIxdYAv3MwOKuA6u48bCx+717glUTMgO+8Bk4ZsirMrrqwJzF878TqdtapSUcMzRQpvSkGsd65Y8&#10;xlkYiCU7hNFjEjs22o14lnLf6wdj5tpjx7LQ4kCblurP7dFb2L15M1Wp2xB/Lcx6/5LNeZ9Ze3sz&#10;rZegEk3p7xgu+IIOpTBV4cguqt6CPJJ+VbLn7HEBqrpYXRb6P3r5AwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAAy2dVq3AQAAuwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAtXqH3WAAAAAgEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00271AC4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">0 E. </w:t>
     </w:r>
     <w:r w:rsidR="00271AC4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Broad</w:t>
     </w:r>
@@ -3078,117 +3050,95 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> Floor </w:t>
     </w:r>
     <w:r>
       <w:t>| Columbus, Ohio | 43215</w:t>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
     <w:r w:rsidR="00271AC4">
       <w:t>Charitable</w:t>
     </w:r>
     <w:r>
       <w:t>.OhioA</w:t>
     </w:r>
     <w:r w:rsidR="00271AC4">
       <w:t>GO</w:t>
     </w:r>
     <w:r>
       <w:t>.gov</w:t>
     </w:r>
-    <w:bookmarkStart w:id="6" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="6"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34072334" w14:textId="77777777" w:rsidR="009979DE" w:rsidRDefault="0013098E">
+    <w:p w14:paraId="09F72E85" w14:textId="77777777" w:rsidR="00FA7707" w:rsidRDefault="00FA7707">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D4F6828" w14:textId="77777777" w:rsidR="009979DE" w:rsidRDefault="0013098E">
+    <w:p w14:paraId="70E64D8D" w14:textId="77777777" w:rsidR="00FA7707" w:rsidRDefault="00FA7707">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...24 lines deleted...]
-  <w:p w14:paraId="26404DAC" w14:textId="77777777" w:rsidR="00A605B6" w:rsidRDefault="00644AE0" w:rsidP="00EB26AB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26404DAC" w14:textId="7443BDB3" w:rsidR="00C56926" w:rsidRDefault="00644AE0" w:rsidP="00EB26AB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="6845"/>
       </w:tabs>
       <w:ind w:left="-720" w:right="-720"/>
     </w:pPr>
+    <w:bookmarkStart w:id="2" w:name="_Hlk36239216"/>
+    <w:bookmarkStart w:id="3" w:name="_Hlk36239217"/>
+    <w:bookmarkStart w:id="4" w:name="_Hlk36239223"/>
+    <w:bookmarkStart w:id="5" w:name="_Hlk36239224"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15559DAD" wp14:editId="108EB936">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4572000</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>257620</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1714500" cy="428625"/>
               <wp:effectExtent l="0" t="0" r="0" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -3207,274 +3157,250 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="13E11303" w14:textId="77777777" w:rsidR="00110740" w:rsidRDefault="00644AE0" w:rsidP="00DD39F3">
+                        <w:p w14:paraId="13E11303" w14:textId="77777777" w:rsidR="00C56926" w:rsidRDefault="00644AE0" w:rsidP="00DD39F3">
                           <w:pPr>
                             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Charitable Law Section</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="3CA32219" w14:textId="77777777" w:rsidR="00110740" w:rsidRDefault="00644AE0" w:rsidP="00DD39F3">
+                        <w:p w14:paraId="3CA32219" w14:textId="77777777" w:rsidR="00C56926" w:rsidRDefault="00644AE0" w:rsidP="00DD39F3">
                           <w:pPr>
                             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Office 614-466-3181</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="595FE1E9" w14:textId="77777777" w:rsidR="00476AA0" w:rsidRPr="00476AA0" w:rsidRDefault="00644AE0" w:rsidP="00DD39F3">
+                        <w:p w14:paraId="595FE1E9" w14:textId="77777777" w:rsidR="00C56926" w:rsidRPr="00476AA0" w:rsidRDefault="00644AE0" w:rsidP="00DD39F3">
                           <w:pPr>
                             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Fax 614-466-9788</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="15559DAD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5in;margin-top:20.3pt;width:135pt;height:33.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIJH/bqwIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8rLnARQSdWGME3q&#10;XqR2P8ABE6yBzWwnpKv233c2IU1bTZq28cE67PNz99w9vsurQ9eiPVOaS5Hh8CLAiIlSVlxsM/z1&#10;vvBijLShoqKtFCzDD0zjq+XbN5dDn7JINrKtmEIAInQ69BlujOlT39dlwzqqL2TPBBzWUnXUwK/a&#10;+pWiA6B3rR8FwdwfpKp6JUumNezm4yFeOvy6ZqX5XNeaGdRmGHIzblVu3djVX17SdKto3/DymAb9&#10;iyw6ygUEPUHl1FC0U/wVVMdLJbWszUUpO1/WNS+Z4wBswuAFm7uG9sxxgeLo/lQm/f9gy0/7Lwrx&#10;KsMRRoJ20KJ7djDoRh4QsdUZep2C010PbuYA29Blx1T3t7L8ppGQq4aKLbtWSg4NoxVkF9qb/tnV&#10;EUdbkM3wUVYQhu6MdECHWnW2dFAMBOjQpYdTZ2wqpQ25CMksgKMSzkgUz6OZC0HT6XavtHnPZIes&#10;kWEFnXfodH+rjc2GppOLDSZkwdvWdb8VzzbAcdyB2HDVntksXDMfkyBZx+uYeCSarz0S5Ll3XayI&#10;Ny/CxSx/l69WefjTxg1J2vCqYsKGmYQVkj9r3FHioyRO0tKy5ZWFsylptd2sWoX2FIRduO9YkDM3&#10;/3kargjA5QWlMCLBTZR4xTxeeKQgMy9ZBLEXhMlNMg9IQvLiOaVbLti/U0JDhpMZ9NHR+S23wH2v&#10;udG04wZGR8u7DMcnJ5paCa5F5VprKG9H+6wUNv2nUkC7p0Y7wVqNjmo1h80BUKyKN7J6AOkqCcoC&#10;EcK8A6OR6gdGA8yODOvvO6oYRu0HAfK3g2Yy1GRsJoOKEq5m2GA0miszDqRdr/i2AeTxgQl5DU+k&#10;5k69T1kcHxbMA0fiOLvswDn/d15PE3b5CwAA//8DAFBLAwQUAAYACAAAACEA15p2jt0AAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70h7h8iTuLFkCJW1NJ0mBCckRFcOHNPGa6s1Tmmy&#10;rbw93gmOtj/9/v58O7tBnHEKvScN65UCgdR421Or4bN6vduACNGQNYMn1PCDAbbF4iY3mfUXKvG8&#10;j63gEAqZ0dDFOGZShqZDZ8LKj0h8O/jJmcjj1Eo7mQuHu0HeK5VIZ3riD50Z8bnD5rg/OQ27Lypf&#10;+u/3+qM8lH1VpYrekqPWt8t59wQi4hz/YLjqszoU7FT7E9kgBg2PHM+ohgeVgGAgTa+Lmkm1WYMs&#10;cvm/QvELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiCR/26sCAACpBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA15p2jt0AAAAKAQAADwAAAAAA&#10;AAAAAAAAAAAFBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAA8GAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5in;margin-top:20.3pt;width:135pt;height:33.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2Lgxd1gEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJ2q4w4hRdiw4D&#10;uq1Atw+QZck2ZosaqcTOvn6UHKe7vA17EWiROjznkN7eTEMvDgapA1fK9SqXwjgNdeeaUn798vDm&#10;WgoKytWqB2dKeTQkb3avX21HX5gNtNDXBgWDOCpGX8o2BF9kGenWDIpW4I3jpAUcVOBPbLIa1cjo&#10;Q59t8vwqGwFrj6ANEd/ez0m5S/jWGh0+W0smiL6UzC2kE9NZxTPbbVXRoPJtp0801D+wGFTnuOkZ&#10;6l4FJfbY/QU1dBqBwIaVhiEDazttkgZWs87/UPPcKm+SFjaH/Nkm+n+w+tPh2T+hCNM7mHiASQT5&#10;R9DfSDi4a5VrzC0ijK1RNTdeR8uy0VNxehqtpoIiSDV+hJqHrPYBEtBkcYiusE7B6DyA49l0MwWh&#10;Y8u364vLnFOacxeb66vNZWqhiuW1RwrvDQwiBqVEHmpCV4dHCpGNKpaS2MzBQ9f3abC9++2CC+NN&#10;Yh8Jz9TDVE1cHVVUUB9ZB8K8J7zXHLSAP6QYeUdKSd/3Co0U/QfHXsSFWgJcgmoJlNP8tJRBijm8&#10;C/Pi7T12TcvIs9sObtkv2yUpLyxOPHnuSeFpR+Ni/fqdql7+pN1PAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA15p2jt0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70h7h8iTuLFkCJW1NJ0m&#10;BCckRFcOHNPGa6s1Tmmyrbw93gmOtj/9/v58O7tBnHEKvScN65UCgdR421Or4bN6vduACNGQNYMn&#10;1PCDAbbF4iY3mfUXKvG8j63gEAqZ0dDFOGZShqZDZ8LKj0h8O/jJmcjj1Eo7mQuHu0HeK5VIZ3ri&#10;D50Z8bnD5rg/OQ27Lypf+u/3+qM8lH1VpYrekqPWt8t59wQi4hz/YLjqszoU7FT7E9kgBg2PHM+o&#10;hgeVgGAgTa+Lmkm1WYMscvm/QvELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANi4MXdYB&#10;AACRAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA15p2&#10;jt0AAAAKAQAADwAAAAAAAAAAAAAAAAAwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="13E11303" w14:textId="77777777" w:rsidR="00110740" w:rsidRDefault="00644AE0" w:rsidP="00DD39F3">
+                  <w:p w14:paraId="13E11303" w14:textId="77777777" w:rsidR="00C56926" w:rsidRDefault="00644AE0" w:rsidP="00DD39F3">
                     <w:pPr>
                       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Charitable Law Section</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="3CA32219" w14:textId="77777777" w:rsidR="00110740" w:rsidRDefault="00644AE0" w:rsidP="00DD39F3">
+                  <w:p w14:paraId="3CA32219" w14:textId="77777777" w:rsidR="00C56926" w:rsidRDefault="00644AE0" w:rsidP="00DD39F3">
                     <w:pPr>
                       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Office 614-466-3181</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="595FE1E9" w14:textId="77777777" w:rsidR="00476AA0" w:rsidRPr="00476AA0" w:rsidRDefault="00644AE0" w:rsidP="00DD39F3">
+                  <w:p w14:paraId="595FE1E9" w14:textId="77777777" w:rsidR="00C56926" w:rsidRPr="00476AA0" w:rsidRDefault="00644AE0" w:rsidP="00DD39F3">
                     <w:pPr>
                       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Fax 614-466-9788</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00FD2909">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E640B68" wp14:editId="6F1676DC">
-[...10 lines deleted...]
-          <wp:docPr id="1" name="Picture 1" descr="Logo of Ohio Attorney General Dave Yost" title="Logo of Ohio Attorney General Dave Yost"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65D163BA" wp14:editId="6B1A63F3">
+          <wp:extent cx="3005334" cy="670561"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2022256896" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="black only no screens"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="2022256896" name="Picture 2022256896"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="2828" t="1" r="2084" b="-18806"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3004457" cy="1183912"/>
+                    <a:ext cx="3005334" cy="670561"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...7 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00380220"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="342A9A42"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3560,159 +3486,167 @@
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79783A78"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BCC43C8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="925530722">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1740052031">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="309679060">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Matthew T. Green">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-2007251332-1095326723-1601657079-19735"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0046163B"/>
     <w:rsid w:val="0013098E"/>
+    <w:rsid w:val="001451C2"/>
     <w:rsid w:val="00271AC4"/>
     <w:rsid w:val="002B27E2"/>
     <w:rsid w:val="0046163B"/>
     <w:rsid w:val="004D2E51"/>
     <w:rsid w:val="00546845"/>
     <w:rsid w:val="00644AE0"/>
     <w:rsid w:val="00755EFD"/>
+    <w:rsid w:val="007632B2"/>
     <w:rsid w:val="009979DE"/>
     <w:rsid w:val="00AE6B82"/>
     <w:rsid w:val="00B475B4"/>
+    <w:rsid w:val="00C56926"/>
     <w:rsid w:val="00D22B99"/>
     <w:rsid w:val="00D40280"/>
     <w:rsid w:val="00D55B65"/>
     <w:rsid w:val="00E94A70"/>
     <w:rsid w:val="00EB4FD2"/>
     <w:rsid w:val="00ED330D"/>
+    <w:rsid w:val="00FA7707"/>
+    <w:rsid w:val="00FD2909"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="45479C9C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6B3E15DA-CD74-44F6-AC51-E9C0370E8AA3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4044,50 +3978,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0046163B"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="0046163B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="240" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
@@ -4422,62 +4357,62 @@
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002B27E2"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CharitableTransactions@OhioAttorneyGeneral.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CharitableTransactions@OhioAttorneyGeneral.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4731,74 +4666,80 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{02697988-c7e8-4268-a3dc-f6dfea4c8e30}" enabled="1" method="Privileged" siteId="{16bb85b3-d21e-4dd2-a07c-7c114cf57b55}" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>893</Words>
-  <Characters>5092</Characters>
+  <Characters>5091</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5974</CharactersWithSpaces>
+  <CharactersWithSpaces>5973</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Abigail A. Jacobs</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>