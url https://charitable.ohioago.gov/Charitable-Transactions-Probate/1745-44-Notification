--- v1 (2026-06-18)
+++ v2 (2026-07-09)
@@ -1,40 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="03574F4F" w14:textId="725F97E6" w:rsidR="0046163B" w:rsidRPr="00757C56" w:rsidRDefault="0046163B" w:rsidP="0046163B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
@@ -191,83 +195,83 @@
         </w:rPr>
         <w:t xml:space="preserve">Documents and Information.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C812B66" w14:textId="77777777" w:rsidR="0046163B" w:rsidRDefault="0046163B" w:rsidP="0046163B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="726AAD6F" w14:textId="77777777" w:rsidR="0046163B" w:rsidRPr="00757C56" w:rsidRDefault="0046163B" w:rsidP="0046163B">
+    <w:p w14:paraId="726AAD6F" w14:textId="3E1BEA28" w:rsidR="0046163B" w:rsidRPr="00757C56" w:rsidRDefault="0046163B" w:rsidP="0046163B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Should you wish to discuss the notification and review process, please call us at 614-466-3181 or e-mail us at </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="006E37BB">
+        <w:r w:rsidR="0004791C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
-          <w:t>CharitableTransactions@OhioAttorneyGeneral.gov</w:t>
+          <w:t>CharitableTransactions@OhioAGO.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="018C832C" w14:textId="77777777" w:rsidR="0046163B" w:rsidRDefault="0046163B" w:rsidP="0046163B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2817,76 +2821,80 @@
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10260"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58B89583" w14:textId="0D6B361A" w:rsidR="00755EFD" w:rsidRDefault="00755EFD"/>
     <w:sectPr w:rsidR="00755EFD" w:rsidSect="00757C56">
-      <w:headerReference w:type="first" r:id="rId8"/>
-      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="2520" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="510" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25E0DBAD" w14:textId="77777777" w:rsidR="00FA7707" w:rsidRDefault="00FA7707">
+    <w:p w14:paraId="0253BFB4" w14:textId="77777777" w:rsidR="007F2A48" w:rsidRDefault="007F2A48">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58B4ADF8" w14:textId="77777777" w:rsidR="00FA7707" w:rsidRDefault="00FA7707">
+    <w:p w14:paraId="06845693" w14:textId="77777777" w:rsidR="007F2A48" w:rsidRDefault="007F2A48">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2909,50 +2917,70 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A6791C8" w14:textId="77777777" w:rsidR="0004791C" w:rsidRDefault="0004791C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="758B590E" w14:textId="77777777" w:rsidR="0004791C" w:rsidRDefault="0004791C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23239148" w14:textId="373B73BD" w:rsidR="00C56926" w:rsidRPr="00476AA0" w:rsidRDefault="00644AE0" w:rsidP="00476AA0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="360" w:lineRule="exact"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BDACD35" wp14:editId="23FF4AB0">
               <wp:extent cx="6062472" cy="0"/>
               <wp:effectExtent l="0" t="0" r="14605" b="19050"/>
               <wp:docPr id="3" name="Straight Connector 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -3057,88 +3085,108 @@
     <w:r>
       <w:t>| Columbus, Ohio | 43215</w:t>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
     <w:r w:rsidR="00271AC4">
       <w:t>Charitable</w:t>
     </w:r>
     <w:r>
       <w:t>.OhioA</w:t>
     </w:r>
     <w:r w:rsidR="00271AC4">
       <w:t>GO</w:t>
     </w:r>
     <w:r>
       <w:t>.gov</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09F72E85" w14:textId="77777777" w:rsidR="00FA7707" w:rsidRDefault="00FA7707">
+    <w:p w14:paraId="454CC454" w14:textId="77777777" w:rsidR="007F2A48" w:rsidRDefault="007F2A48">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70E64D8D" w14:textId="77777777" w:rsidR="00FA7707" w:rsidRDefault="00FA7707">
+    <w:p w14:paraId="0E11504B" w14:textId="77777777" w:rsidR="007F2A48" w:rsidRDefault="007F2A48">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3143309C" w14:textId="77777777" w:rsidR="0004791C" w:rsidRDefault="0004791C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DF6EDB4" w14:textId="77777777" w:rsidR="0004791C" w:rsidRDefault="0004791C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:bookmarkStart w:id="2" w:name="_Hlk36239216"/>
+  <w:bookmarkStart w:id="3" w:name="_Hlk36239217"/>
+  <w:bookmarkStart w:id="4" w:name="_Hlk36239223"/>
+  <w:bookmarkStart w:id="5" w:name="_Hlk36239224"/>
   <w:p w14:paraId="26404DAC" w14:textId="7443BDB3" w:rsidR="00C56926" w:rsidRDefault="00644AE0" w:rsidP="00EB26AB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="6845"/>
       </w:tabs>
       <w:ind w:left="-720" w:right="-720"/>
     </w:pPr>
-    <w:bookmarkStart w:id="2" w:name="_Hlk36239216"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="5" w:name="_Hlk36239224"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15559DAD" wp14:editId="108EB936">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4572000</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>257620</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1714500" cy="428625"/>
               <wp:effectExtent l="0" t="0" r="0" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -3533,60 +3581,63 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0046163B"/>
+    <w:rsid w:val="0004791C"/>
     <w:rsid w:val="0013098E"/>
     <w:rsid w:val="001451C2"/>
     <w:rsid w:val="00271AC4"/>
     <w:rsid w:val="002B27E2"/>
     <w:rsid w:val="0046163B"/>
     <w:rsid w:val="004D2E51"/>
+    <w:rsid w:val="004F4873"/>
     <w:rsid w:val="00546845"/>
     <w:rsid w:val="00644AE0"/>
     <w:rsid w:val="00755EFD"/>
     <w:rsid w:val="007632B2"/>
+    <w:rsid w:val="007F2A48"/>
     <w:rsid w:val="009979DE"/>
     <w:rsid w:val="00AE6B82"/>
     <w:rsid w:val="00B475B4"/>
     <w:rsid w:val="00C56926"/>
     <w:rsid w:val="00D22B99"/>
     <w:rsid w:val="00D40280"/>
     <w:rsid w:val="00D55B65"/>
     <w:rsid w:val="00E94A70"/>
     <w:rsid w:val="00EB4FD2"/>
     <w:rsid w:val="00ED330D"/>
     <w:rsid w:val="00FA7707"/>
     <w:rsid w:val="00FD2909"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -4364,54 +4415,54 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002B27E2"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CharitableTransactions@OhioAttorneyGeneral.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CharitableTransactions@OhioAGO.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -4677,69 +4728,69 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{02697988-c7e8-4268-a3dc-f6dfea4c8e30}" enabled="1" method="Privileged" siteId="{16bb85b3-d21e-4dd2-a07c-7c114cf57b55}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>893</Words>
-  <Characters>5091</Characters>
+  <Words>889</Words>
+  <Characters>5071</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5973</CharactersWithSpaces>
+  <CharactersWithSpaces>5949</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Abigail A. Jacobs</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>