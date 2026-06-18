--- v1 (2026-03-29)
+++ v2 (2026-06-18)
@@ -1,43 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3402B1B5" w14:textId="77777777" w:rsidR="00D470F2" w:rsidRDefault="006937A4" w:rsidP="006937A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
@@ -603,61 +607,69 @@
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="num" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="006937A4">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">he proposed transaction is between a </w:t>
+        <w:t>he</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006937A4">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proposed transaction is between a </w:t>
       </w:r>
       <w:r w:rsidR="00982051">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Public Benefit Corporation</w:t>
       </w:r>
       <w:r w:rsidR="006937A4">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> and another entity</w:t>
       </w:r>
       <w:r w:rsidR="00982051">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -674,61 +686,69 @@
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="num" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="006937A4" w:rsidRPr="000C66F3">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">he </w:t>
+        <w:t>he</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006937A4" w:rsidRPr="000C66F3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00982051">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">proposed </w:t>
       </w:r>
       <w:r w:rsidR="006937A4" w:rsidRPr="000C66F3">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">transaction is within the ordinary course of business of the </w:t>
       </w:r>
       <w:r w:rsidR="00982051">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Public Benefit Corporation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3388DAAC" w14:textId="77777777" w:rsidR="000C66F3" w:rsidRDefault="000C66F3" w:rsidP="000C66F3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
@@ -782,61 +802,69 @@
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="num" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="006937A4">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">he proposed transaction is between a </w:t>
+        <w:t>he</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006937A4">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proposed transaction is between a </w:t>
       </w:r>
       <w:r w:rsidR="00982051">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Public Benefit Corporation</w:t>
       </w:r>
       <w:r w:rsidR="006937A4">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> and another entity</w:t>
       </w:r>
       <w:r w:rsidR="00982051">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -942,61 +970,69 @@
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="num" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="006937A4" w:rsidRPr="000C66F3">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">he lessee, purchaser or transferee of the assets is also a </w:t>
+        <w:t>he</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006937A4" w:rsidRPr="000C66F3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lessee, purchaser or transferee of the assets is also a </w:t>
       </w:r>
       <w:r w:rsidR="00982051">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Public Benefit Corporation</w:t>
       </w:r>
       <w:r w:rsidR="006937A4" w:rsidRPr="000C66F3">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> or a foreign corporation that would qualify under the </w:t>
       </w:r>
       <w:r w:rsidR="00CD636A">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">Ohio </w:t>
       </w:r>
       <w:r w:rsidR="006937A4" w:rsidRPr="000C66F3">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Revised Code</w:t>
       </w:r>
@@ -1077,61 +1113,69 @@
     </w:p>
     <w:p w14:paraId="30AD8D60" w14:textId="5C30B964" w:rsidR="006937A4" w:rsidRDefault="000C66F3" w:rsidP="000C66F3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="006937A4">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">he proposed transaction has received the approval of the </w:t>
+        <w:t>he</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006937A4">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proposed transaction has received the approval of the </w:t>
       </w:r>
       <w:r w:rsidR="00773447">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="006937A4">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">ourt of </w:t>
       </w:r>
       <w:r w:rsidR="00773447">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="006937A4">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">ommon </w:t>
       </w:r>
@@ -1170,50 +1214,51 @@
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="0D155A98" w14:textId="5F6A3C5A" w:rsidR="00134A5B" w:rsidRPr="00C934F7" w:rsidRDefault="00D470F2" w:rsidP="007D3887">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0276E">
         <w:rPr>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note to Entity Giving Notice:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0276E">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006937A4" w:rsidRPr="00D470F2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">If any of the items listed in question 2 were selected, the </w:t>
       </w:r>
       <w:r w:rsidR="00982051">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Public Benefit Corporation</w:t>
       </w:r>
       <w:r w:rsidR="006937A4" w:rsidRPr="00D470F2">
         <w:rPr>
           <w:i/>
@@ -1584,52 +1629,57 @@
       <w:r>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00993A99">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">he affirmative vote of a greater or lesser proportion or number of the </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">voting members, if the Articles or Regulations provide or permit and, if the </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Articles or Regulations require, by the affirmative vote of the voting </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>members of any particular class</w:t>
-      </w:r>
+        <w:t xml:space="preserve">members of any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>particular class</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0079428B">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00477287" w:rsidRPr="0079428B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC9BA97" w14:textId="77777777" w:rsidR="006937A4" w:rsidRDefault="006937A4" w:rsidP="006937A4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C07FF36" w14:textId="77777777" w:rsidR="006937A4" w:rsidRDefault="006937A4" w:rsidP="006937A4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidR="00C934F7">
@@ -1820,69 +1870,83 @@
     </w:p>
     <w:p w14:paraId="667E8FD9" w14:textId="77777777" w:rsidR="002D308C" w:rsidRDefault="006937A4" w:rsidP="006937A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006937A4">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
-      </w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006937A4">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006937A4">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D308C">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="006937A4">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>tate the names and addresses</w:t>
+        <w:t>tate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006937A4">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the names and addresses</w:t>
       </w:r>
       <w:r w:rsidRPr="006937A4">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">of all parties to the proposed transaction or series of </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20615CC3" w14:textId="77777777" w:rsidR="006937A4" w:rsidRPr="006937A4" w:rsidRDefault="002D308C" w:rsidP="006937A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -1927,69 +1991,83 @@
     <w:p w14:paraId="2792E0BE" w14:textId="77777777" w:rsidR="006937A4" w:rsidRPr="006937A4" w:rsidRDefault="006937A4" w:rsidP="006937A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006937A4">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.     </w:t>
-      </w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006937A4">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
+        <w:t xml:space="preserve">.     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006937A4">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D308C">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="006937A4">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>rovide a</w:t>
+        <w:t>rovide</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006937A4">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="006937A4">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006937A4">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>copy or summary of the terms of such transaction or series of transactions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C491F8" w14:textId="77777777" w:rsidR="006937A4" w:rsidRPr="006937A4" w:rsidRDefault="006937A4" w:rsidP="006937A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
@@ -2025,76 +2103,79 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="006937A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rovide the date that the proposed transaction or series of transactions is scheduled to be completed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0AD8E8" w14:textId="77777777" w:rsidR="006937A4" w:rsidRDefault="006937A4" w:rsidP="006937A4">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006937A4">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Attorney General may serve a </w:t>
       </w:r>
       <w:r w:rsidRPr="00982051">
         <w:t>Request for Production of Documents</w:t>
       </w:r>
       <w:r w:rsidR="00C934F7" w:rsidRPr="00982051">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00982051">
         <w:t>and Information</w:t>
       </w:r>
       <w:r w:rsidRPr="006937A4">
         <w:t xml:space="preserve"> pursuant to Ohio Revised Code Sections</w:t>
       </w:r>
       <w:r w:rsidRPr="005A013D">
         <w:t xml:space="preserve"> 109.24 </w:t>
       </w:r>
       <w:r w:rsidR="00C934F7">
         <w:t xml:space="preserve">and 1702.39 </w:t>
       </w:r>
       <w:r w:rsidRPr="005A013D">
         <w:t xml:space="preserve">in response to the filing of </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC42F5">
-        <w:t>this notification form.</w:t>
+        <w:t xml:space="preserve">this notification </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC42F5">
+        <w:lastRenderedPageBreak/>
+        <w:t>form.</w:t>
       </w:r>
       <w:r w:rsidRPr="005A013D">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3CC5">
         <w:t>Within fourteen (14) days of receiving a Request for Production of Documents and Information pursuant to Ohio Revised Code Sections 109.24</w:t>
       </w:r>
       <w:r w:rsidR="00C934F7">
         <w:t xml:space="preserve"> and 1702.39</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3CC5">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>you must</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3CC5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C934F7">
         <w:t xml:space="preserve">electronically </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3CC5">
         <w:t>submit the requested documents and information to the Attorney General’s Charitable Law Section.</w:t>
       </w:r>
@@ -2954,73 +3035,77 @@
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10260"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00757C56" w:rsidRPr="00982051" w:rsidSect="00757C56">
-      <w:headerReference w:type="first" r:id="rId11"/>
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="2520" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="510" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FD8F3F6" w14:textId="77777777" w:rsidR="00CA7B56" w:rsidRDefault="00CA7B56">
+    <w:p w14:paraId="4D287A92" w14:textId="77777777" w:rsidR="003D0962" w:rsidRDefault="003D0962">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53A5101C" w14:textId="77777777" w:rsidR="00CA7B56" w:rsidRDefault="00CA7B56">
+    <w:p w14:paraId="1D8C4B08" w14:textId="77777777" w:rsidR="003D0962" w:rsidRDefault="003D0962">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3070,50 +3155,70 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="048426D0" w14:textId="77777777" w:rsidR="00F92C08" w:rsidRDefault="00F92C08">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75830C4C" w14:textId="77777777" w:rsidR="00F92C08" w:rsidRDefault="00F92C08">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C1EE7B0" w14:textId="77777777" w:rsidR="009B520B" w:rsidRPr="00476AA0" w:rsidRDefault="00476AA0" w:rsidP="00476AA0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="360" w:lineRule="exact"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A8461A2" wp14:editId="13A237DB">
               <wp:extent cx="6062472" cy="0"/>
               <wp:effectExtent l="0" t="0" r="14605" b="19050"/>
               <wp:docPr id="3" name="Straight Connector 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
@@ -3129,115 +3234,135 @@
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="dk1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="dk1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="26CD9708" id="Straight Connector 3" o:spid="_x0000_s1026" style="flip:x;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="477.35pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMtnVatwEAALsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P3DAQvSP1P1i+d5MNdEHRZjmAoIcK&#10;ENAfYOzxxqq/ZLub7L9n7OwGRCsOVS+W45n35r2ZyfpyNJrsIETlbEeXi5oSsNwJZbcd/fl88/WC&#10;kpiYFUw7Cx3dQ6SXmy8n68G30LjeaQGBIImN7eA72qfk26qKvAfD4sJ5sBiULhiW8DNsKxHYgOxG&#10;V01dr6rBBeGD4xAjvl5PQbop/FICT/dSRkhEdxS1pXKGcr7ks9qsWbsNzPeKH2Swf1BhmLJYdKa6&#10;ZomR30H9QWUUDy46mRbcmcpJqTgUD+hmWX9w89QzD8ULNif6uU3x/9Hyu92VfQjYhsHHNvqHkF2M&#10;MhgitfLfcabFFyolY2nbfm4bjIlwfFzVq+bsvKGEH2PVRJGpfIjpFpwh+dJRrWx2xFq2+xETlsXU&#10;Y0p+1pYMyHj6DYfFjRcdjXY7TQnKOA+oN7XllvYaJvgjSKIEqjotZcoiwZUOZMdwBcSvZSbDotpi&#10;ZoZIpfUMqj8HHXIzbFIzA5vPgXN2qehsmoFGWRf+Bk7jUaqc8lH2O6/5+uLEvsyuBHBDirPDNucV&#10;fP9d4G//3OYVAAD//wMAUEsDBBQABgAIAAAAIQBALkzl2QAAAAIBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAEIXvQv/DMoIXsZuWWmPMpkjAg+BBU8HrNjsmodnZmJ228d879aKXB483vPdNvpl8&#10;r444xi6QgcU8AYVUB9dRY+B9+3STgopsydk+EBr4xgibYnaR28yFE73hseJGSQnFzBpomYdM61i3&#10;6G2chwFJss8westix0a70Z6k3Pd6mSRr7W1HstDaAcsW63118AZepip+rFyZlq9fz/vAy1RX17Ux&#10;V5fT4wMoxon/juGML+hQCNMuHMhF1RuQR/hXJbu/Xd2B2p2tLnL9H734AQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAAy2dVq3AQAAuwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAEAuTOXZAAAAAgEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight=".5pt">
+            <v:line w14:anchorId="37164CD0" id="Straight Connector 3" o:spid="_x0000_s1026" style="flip:x;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="477.35pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMtnVatwEAALsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P3DAQvSP1P1i+d5MNdEHRZjmAoIcK&#10;ENAfYOzxxqq/ZLub7L9n7OwGRCsOVS+W45n35r2ZyfpyNJrsIETlbEeXi5oSsNwJZbcd/fl88/WC&#10;kpiYFUw7Cx3dQ6SXmy8n68G30LjeaQGBIImN7eA72qfk26qKvAfD4sJ5sBiULhiW8DNsKxHYgOxG&#10;V01dr6rBBeGD4xAjvl5PQbop/FICT/dSRkhEdxS1pXKGcr7ks9qsWbsNzPeKH2Swf1BhmLJYdKa6&#10;ZomR30H9QWUUDy46mRbcmcpJqTgUD+hmWX9w89QzD8ULNif6uU3x/9Hyu92VfQjYhsHHNvqHkF2M&#10;MhgitfLfcabFFyolY2nbfm4bjIlwfFzVq+bsvKGEH2PVRJGpfIjpFpwh+dJRrWx2xFq2+xETlsXU&#10;Y0p+1pYMyHj6DYfFjRcdjXY7TQnKOA+oN7XllvYaJvgjSKIEqjotZcoiwZUOZMdwBcSvZSbDotpi&#10;ZoZIpfUMqj8HHXIzbFIzA5vPgXN2qehsmoFGWRf+Bk7jUaqc8lH2O6/5+uLEvsyuBHBDirPDNucV&#10;fP9d4G//3OYVAAD//wMAUEsDBBQABgAIAAAAIQBALkzl2QAAAAIBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAEIXvQv/DMoIXsZuWWmPMpkjAg+BBU8HrNjsmodnZmJ228d879aKXB483vPdNvpl8&#10;r444xi6QgcU8AYVUB9dRY+B9+3STgopsydk+EBr4xgibYnaR28yFE73hseJGSQnFzBpomYdM61i3&#10;6G2chwFJss8westix0a70Z6k3Pd6mSRr7W1HstDaAcsW63118AZepip+rFyZlq9fz/vAy1RX17Ux&#10;V5fT4wMoxon/juGML+hQCNMuHMhF1RuQR/hXJbu/Xd2B2p2tLnL9H734AQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAAy2dVq3AQAAuwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAEAuTOXZAAAAAgEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight=".5pt">
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="004B5FC6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>150 E. Gay Street, 23</w:t>
     </w:r>
     <w:r w:rsidR="004B5FC6" w:rsidRPr="004B5FC6">
       <w:rPr>
         <w:noProof/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:t>rd</w:t>
     </w:r>
     <w:r w:rsidR="004B5FC6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> Floor</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="004B5FC6">
       <w:t>| Columbus, Ohio | 43215</w:t>
     </w:r>
     <w:r>
       <w:br/>
       <w:t>www.OhioAttorneyGeneral.gov</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D11202D" w14:textId="77777777" w:rsidR="00CA7B56" w:rsidRDefault="00CA7B56">
+    <w:p w14:paraId="1F5EF68E" w14:textId="77777777" w:rsidR="003D0962" w:rsidRDefault="003D0962">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03CB390C" w14:textId="77777777" w:rsidR="00CA7B56" w:rsidRDefault="00CA7B56">
+    <w:p w14:paraId="4AB3B704" w14:textId="77777777" w:rsidR="003D0962" w:rsidRDefault="003D0962">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DFCAC50" w14:textId="77777777" w:rsidR="00A605B6" w:rsidRDefault="00EB26AB" w:rsidP="00EB26AB">
+  <w:p w14:paraId="32306CFC" w14:textId="77777777" w:rsidR="00F92C08" w:rsidRDefault="00F92C08">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CACEFB4" w14:textId="77777777" w:rsidR="00F92C08" w:rsidRDefault="00F92C08">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DFCAC50" w14:textId="48B7F589" w:rsidR="00A605B6" w:rsidRDefault="00EB26AB" w:rsidP="00EB26AB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="6845"/>
       </w:tabs>
       <w:ind w:left="-720" w:right="-720"/>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="_Hlk36239216"/>
     <w:bookmarkStart w:id="2" w:name="_Hlk36239217"/>
     <w:bookmarkStart w:id="3" w:name="_Hlk36239223"/>
     <w:bookmarkStart w:id="4" w:name="_Hlk36239224"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D323B11" wp14:editId="3B10DC0F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4572000</wp:posOffset>
               </wp:positionH>
@@ -3602,118 +3727,88 @@
                     </w:r>
                     <w:r w:rsidR="00466183">
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>-</w:t>
                     </w:r>
                     <w:r w:rsidR="004B5FC6">
                       <w:rPr>
                         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>9788</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00152912">
+    <w:r w:rsidR="00F92C08">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10D7000C" wp14:editId="2329829C">
-[...10 lines deleted...]
-          <wp:docPr id="1" name="Picture 1" descr="Logo of Ohio Attorney General Dave Yost" title="Logo of Ohio Attorney General Dave Yost"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="545372CB" wp14:editId="44E77DBE">
+          <wp:extent cx="3005334" cy="670561"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="876935065" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="black only no screens"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="876935065" name="Picture 876935065"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
-[...8 lines deleted...]
-                  <a:stretch/>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3004457" cy="1183912"/>
+                    <a:ext cx="3005334" cy="670561"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...7 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4D424FCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4725,113 +4820,119 @@
   <w:num w:numId="14" w16cid:durableId="1570726098">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1731801458">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="168644920">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1875002618">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1654411581">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="7F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE3E96"/>
     <w:rsid w:val="00014E36"/>
     <w:rsid w:val="000479CD"/>
     <w:rsid w:val="00064578"/>
     <w:rsid w:val="000A0B1C"/>
     <w:rsid w:val="000C66F3"/>
     <w:rsid w:val="00102B66"/>
     <w:rsid w:val="00110740"/>
     <w:rsid w:val="00112B2C"/>
     <w:rsid w:val="00134A5B"/>
+    <w:rsid w:val="001451C2"/>
     <w:rsid w:val="00152912"/>
     <w:rsid w:val="00166A76"/>
+    <w:rsid w:val="00191659"/>
     <w:rsid w:val="001C55CA"/>
     <w:rsid w:val="00237DCB"/>
     <w:rsid w:val="00240C40"/>
     <w:rsid w:val="00245920"/>
     <w:rsid w:val="00283520"/>
     <w:rsid w:val="002D308C"/>
     <w:rsid w:val="0032416B"/>
     <w:rsid w:val="003C32FD"/>
+    <w:rsid w:val="003D0962"/>
     <w:rsid w:val="003D48E5"/>
     <w:rsid w:val="00456287"/>
     <w:rsid w:val="00457886"/>
     <w:rsid w:val="00466183"/>
     <w:rsid w:val="00476AA0"/>
     <w:rsid w:val="00477287"/>
     <w:rsid w:val="004B5FC6"/>
     <w:rsid w:val="004C3272"/>
     <w:rsid w:val="004D20F6"/>
     <w:rsid w:val="004E5E84"/>
     <w:rsid w:val="004F727B"/>
     <w:rsid w:val="0050640B"/>
     <w:rsid w:val="00573C9D"/>
     <w:rsid w:val="00583A3D"/>
     <w:rsid w:val="005C1D8E"/>
     <w:rsid w:val="005D197D"/>
     <w:rsid w:val="00650058"/>
     <w:rsid w:val="00660E21"/>
     <w:rsid w:val="00687441"/>
     <w:rsid w:val="006937A4"/>
     <w:rsid w:val="006C7A5A"/>
+    <w:rsid w:val="006D3F21"/>
     <w:rsid w:val="006E3FF2"/>
     <w:rsid w:val="006E5390"/>
     <w:rsid w:val="006F4311"/>
     <w:rsid w:val="0075058B"/>
     <w:rsid w:val="00757C56"/>
     <w:rsid w:val="0077336A"/>
     <w:rsid w:val="00773447"/>
     <w:rsid w:val="0079428B"/>
     <w:rsid w:val="007C7F7C"/>
     <w:rsid w:val="007D3887"/>
     <w:rsid w:val="007D6AC9"/>
     <w:rsid w:val="007E6FAD"/>
     <w:rsid w:val="007E7F25"/>
     <w:rsid w:val="00804EDE"/>
     <w:rsid w:val="00807B85"/>
     <w:rsid w:val="008208C5"/>
     <w:rsid w:val="0083734E"/>
     <w:rsid w:val="00841739"/>
     <w:rsid w:val="00844D58"/>
     <w:rsid w:val="00851228"/>
     <w:rsid w:val="00866886"/>
     <w:rsid w:val="00881497"/>
     <w:rsid w:val="008E280F"/>
     <w:rsid w:val="008F0C7C"/>
     <w:rsid w:val="00915064"/>
@@ -4859,50 +4960,51 @@
     <w:rsid w:val="00D008EE"/>
     <w:rsid w:val="00D470F2"/>
     <w:rsid w:val="00D56034"/>
     <w:rsid w:val="00D66FD5"/>
     <w:rsid w:val="00DB1BAA"/>
     <w:rsid w:val="00DD39F3"/>
     <w:rsid w:val="00DD5D2B"/>
     <w:rsid w:val="00DD659C"/>
     <w:rsid w:val="00DE3E96"/>
     <w:rsid w:val="00E05D6D"/>
     <w:rsid w:val="00E251C5"/>
     <w:rsid w:val="00E56996"/>
     <w:rsid w:val="00E647E5"/>
     <w:rsid w:val="00E7400A"/>
     <w:rsid w:val="00E865F1"/>
     <w:rsid w:val="00EB26AB"/>
     <w:rsid w:val="00EC580A"/>
     <w:rsid w:val="00ED00BC"/>
     <w:rsid w:val="00F0690C"/>
     <w:rsid w:val="00F47D51"/>
     <w:rsid w:val="00F51538"/>
     <w:rsid w:val="00F62B24"/>
     <w:rsid w:val="00F66ECC"/>
     <w:rsid w:val="00F7302E"/>
     <w:rsid w:val="00F82D20"/>
+    <w:rsid w:val="00F92C08"/>
     <w:rsid w:val="00FA1F36"/>
     <w:rsid w:val="00FB488F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -5899,55 +6001,55 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1162427302">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CharitableTransactions@OhioAttorneyGeneral.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CharitableTransactions@OhioAttorneyGeneral.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6239,63 +6341,59 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006E5EF626C7A0D045B43AD703A0DA31EA" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="81c29f9f785e5f167fdbdd5a257e9f9a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f4001b29-292d-4d8e-a591-f3263d4dbb44" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="acf9f612c0358f09c6a036a2ebf84106" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f4001b29-292d-4d8e-a591-f3263d4dbb44"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Document_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="9" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:internalName="PublishingStartDate">
       <xsd:simpleType>
@@ -6396,121 +6494,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B323300-AD52-4B8F-84BB-F703C5CE3D3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3E035CC-958B-43AB-91D7-DA508DB54501}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f4001b29-292d-4d8e-a591-f3263d4dbb44"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A332A039-2A03-4F09-8F26-27AF7BE3F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{9220e248-af57-4c59-a732-bd3316cb0da9}" enabled="1" method="Privileged" siteId="{16bb85b3-d21e-4dd2-a07c-7c114cf57b55}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>792</Words>
-  <Characters>5340</Characters>
+  <Words>915</Words>
+  <Characters>5217</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>124</Lines>
-  <Paragraphs>50</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ohio Attorney General</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6082</CharactersWithSpaces>
+  <CharactersWithSpaces>6120</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4063331</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://agnet/Documents/Branding/Sample letter template.docx</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553682</vt:i4>
       </vt:variant>
       <vt:variant>