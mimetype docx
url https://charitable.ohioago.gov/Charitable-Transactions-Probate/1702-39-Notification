--- v2 (2026-06-18)
+++ v3 (2026-07-09)
@@ -200,107 +200,107 @@
         </w:rPr>
         <w:t xml:space="preserve">Documents and Information.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF6A5A4" w14:textId="77777777" w:rsidR="00134A5B" w:rsidRDefault="00134A5B" w:rsidP="00014E36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="573D7678" w14:textId="77777777" w:rsidR="00F82D20" w:rsidRPr="00757C56" w:rsidRDefault="00F82D20" w:rsidP="00014E36">
+    <w:p w14:paraId="573D7678" w14:textId="6A2C27B7" w:rsidR="00F82D20" w:rsidRPr="00757C56" w:rsidRDefault="00F82D20" w:rsidP="00014E36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Should you wish to discuss the notification and review process, please call </w:t>
       </w:r>
       <w:r w:rsidR="00134A5B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> at 614-</w:t>
       </w:r>
       <w:r w:rsidR="00134A5B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>466-3181</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> or e-mail us at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00134A5B" w:rsidRPr="006E37BB">
+        <w:r w:rsidR="005B234C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
-          <w:t>CharitableTransactions@OhioAttorneyGeneral.gov</w:t>
+          <w:t>CharitableTransactions@OhioAGO.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF6B707" w14:textId="77777777" w:rsidR="006937A4" w:rsidRDefault="006937A4" w:rsidP="006937A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -3054,58 +3054,58 @@
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00757C56" w:rsidRPr="00982051" w:rsidSect="00757C56">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="2520" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="510" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D287A92" w14:textId="77777777" w:rsidR="003D0962" w:rsidRDefault="003D0962">
+    <w:p w14:paraId="14F9C823" w14:textId="77777777" w:rsidR="004014C6" w:rsidRDefault="004014C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D8C4B08" w14:textId="77777777" w:rsidR="003D0962" w:rsidRDefault="003D0962">
+    <w:p w14:paraId="36A694CE" w14:textId="77777777" w:rsidR="004014C6" w:rsidRDefault="004014C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3175,51 +3175,51 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="048426D0" w14:textId="77777777" w:rsidR="00F92C08" w:rsidRDefault="00F92C08">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75830C4C" w14:textId="77777777" w:rsidR="00F92C08" w:rsidRDefault="00F92C08">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C1EE7B0" w14:textId="77777777" w:rsidR="009B520B" w:rsidRPr="00476AA0" w:rsidRDefault="00476AA0" w:rsidP="00476AA0">
+  <w:p w14:paraId="1C1EE7B0" w14:textId="2B769DA9" w:rsidR="009B520B" w:rsidRPr="00476AA0" w:rsidRDefault="00476AA0" w:rsidP="00476AA0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="360" w:lineRule="exact"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A8461A2" wp14:editId="13A237DB">
               <wp:extent cx="6062472" cy="0"/>
               <wp:effectExtent l="0" t="0" r="14605" b="19050"/>
               <wp:docPr id="3" name="Straight Connector 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
@@ -3241,141 +3241,176 @@
                         <a:schemeClr val="dk1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="dk1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="37164CD0" id="Straight Connector 3" o:spid="_x0000_s1026" style="flip:x;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="477.35pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMtnVatwEAALsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P3DAQvSP1P1i+d5MNdEHRZjmAoIcK&#10;ENAfYOzxxqq/ZLub7L9n7OwGRCsOVS+W45n35r2ZyfpyNJrsIETlbEeXi5oSsNwJZbcd/fl88/WC&#10;kpiYFUw7Cx3dQ6SXmy8n68G30LjeaQGBIImN7eA72qfk26qKvAfD4sJ5sBiULhiW8DNsKxHYgOxG&#10;V01dr6rBBeGD4xAjvl5PQbop/FICT/dSRkhEdxS1pXKGcr7ks9qsWbsNzPeKH2Swf1BhmLJYdKa6&#10;ZomR30H9QWUUDy46mRbcmcpJqTgUD+hmWX9w89QzD8ULNif6uU3x/9Hyu92VfQjYhsHHNvqHkF2M&#10;MhgitfLfcabFFyolY2nbfm4bjIlwfFzVq+bsvKGEH2PVRJGpfIjpFpwh+dJRrWx2xFq2+xETlsXU&#10;Y0p+1pYMyHj6DYfFjRcdjXY7TQnKOA+oN7XllvYaJvgjSKIEqjotZcoiwZUOZMdwBcSvZSbDotpi&#10;ZoZIpfUMqj8HHXIzbFIzA5vPgXN2qehsmoFGWRf+Bk7jUaqc8lH2O6/5+uLEvsyuBHBDirPDNucV&#10;fP9d4G//3OYVAAD//wMAUEsDBBQABgAIAAAAIQBALkzl2QAAAAIBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAEIXvQv/DMoIXsZuWWmPMpkjAg+BBU8HrNjsmodnZmJ228d879aKXB483vPdNvpl8&#10;r444xi6QgcU8AYVUB9dRY+B9+3STgopsydk+EBr4xgibYnaR28yFE73hseJGSQnFzBpomYdM61i3&#10;6G2chwFJss8westix0a70Z6k3Pd6mSRr7W1HstDaAcsW63118AZepip+rFyZlq9fz/vAy1RX17Ux&#10;V5fT4wMoxon/juGML+hQCNMuHMhF1RuQR/hXJbu/Xd2B2p2tLnL9H734AQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAAy2dVq3AQAAuwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAEAuTOXZAAAAAgEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight=".5pt">
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="005B234C">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
     <w:r w:rsidR="004B5FC6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>150 E. Gay Street, 23</w:t>
+      <w:t xml:space="preserve">0 E. </w:t>
     </w:r>
-    <w:r w:rsidR="004B5FC6" w:rsidRPr="004B5FC6">
+    <w:r w:rsidR="005B234C">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>Broad</w:t>
+    </w:r>
+    <w:r w:rsidR="004B5FC6">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Street, 2</w:t>
+    </w:r>
+    <w:r w:rsidR="005B234C">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="005B234C" w:rsidRPr="005B234C">
       <w:rPr>
         <w:noProof/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
-      <w:t>rd</w:t>
+      <w:t>th</w:t>
     </w:r>
     <w:r w:rsidR="004B5FC6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> Floor</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="004B5FC6">
       <w:t>| Columbus, Ohio | 43215</w:t>
     </w:r>
     <w:r>
       <w:br/>
-      <w:t>www.OhioAttorneyGeneral.gov</w:t>
+    </w:r>
+    <w:r w:rsidR="005B234C">
+      <w:t>Charitable</w:t>
+    </w:r>
+    <w:r>
+      <w:t>.OhioA</w:t>
+    </w:r>
+    <w:r w:rsidR="005B234C">
+      <w:t>GO</w:t>
+    </w:r>
+    <w:r>
+      <w:t>.gov</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F5EF68E" w14:textId="77777777" w:rsidR="003D0962" w:rsidRDefault="003D0962">
+    <w:p w14:paraId="2D5A7FFF" w14:textId="77777777" w:rsidR="004014C6" w:rsidRDefault="004014C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AB3B704" w14:textId="77777777" w:rsidR="003D0962" w:rsidRDefault="003D0962">
+    <w:p w14:paraId="3E7AB9E1" w14:textId="77777777" w:rsidR="004014C6" w:rsidRDefault="004014C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32306CFC" w14:textId="77777777" w:rsidR="00F92C08" w:rsidRDefault="00F92C08">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CACEFB4" w14:textId="77777777" w:rsidR="00F92C08" w:rsidRDefault="00F92C08">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:bookmarkStart w:id="1" w:name="_Hlk36239216"/>
+  <w:bookmarkStart w:id="2" w:name="_Hlk36239217"/>
+  <w:bookmarkStart w:id="3" w:name="_Hlk36239223"/>
+  <w:bookmarkStart w:id="4" w:name="_Hlk36239224"/>
   <w:p w14:paraId="2DFCAC50" w14:textId="48B7F589" w:rsidR="00A605B6" w:rsidRDefault="00EB26AB" w:rsidP="00EB26AB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="6845"/>
       </w:tabs>
       <w:ind w:left="-720" w:right="-720"/>
     </w:pPr>
-    <w:bookmarkStart w:id="1" w:name="_Hlk36239216"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="4" w:name="_Hlk36239224"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D323B11" wp14:editId="3B10DC0F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4572000</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>257620</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1714500" cy="428625"/>
               <wp:effectExtent l="0" t="0" r="0" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -4868,63 +4903,66 @@
   <w:rsids>
     <w:rsidRoot w:val="00DE3E96"/>
     <w:rsid w:val="00014E36"/>
     <w:rsid w:val="000479CD"/>
     <w:rsid w:val="00064578"/>
     <w:rsid w:val="000A0B1C"/>
     <w:rsid w:val="000C66F3"/>
     <w:rsid w:val="00102B66"/>
     <w:rsid w:val="00110740"/>
     <w:rsid w:val="00112B2C"/>
     <w:rsid w:val="00134A5B"/>
     <w:rsid w:val="001451C2"/>
     <w:rsid w:val="00152912"/>
     <w:rsid w:val="00166A76"/>
     <w:rsid w:val="00191659"/>
     <w:rsid w:val="001C55CA"/>
     <w:rsid w:val="00237DCB"/>
     <w:rsid w:val="00240C40"/>
     <w:rsid w:val="00245920"/>
     <w:rsid w:val="00283520"/>
     <w:rsid w:val="002D308C"/>
     <w:rsid w:val="0032416B"/>
     <w:rsid w:val="003C32FD"/>
     <w:rsid w:val="003D0962"/>
     <w:rsid w:val="003D48E5"/>
+    <w:rsid w:val="004014C6"/>
     <w:rsid w:val="00456287"/>
     <w:rsid w:val="00457886"/>
     <w:rsid w:val="00466183"/>
     <w:rsid w:val="00476AA0"/>
     <w:rsid w:val="00477287"/>
     <w:rsid w:val="004B5FC6"/>
     <w:rsid w:val="004C3272"/>
     <w:rsid w:val="004D20F6"/>
     <w:rsid w:val="004E5E84"/>
+    <w:rsid w:val="004F4873"/>
     <w:rsid w:val="004F727B"/>
     <w:rsid w:val="0050640B"/>
     <w:rsid w:val="00573C9D"/>
     <w:rsid w:val="00583A3D"/>
+    <w:rsid w:val="005B234C"/>
     <w:rsid w:val="005C1D8E"/>
     <w:rsid w:val="005D197D"/>
     <w:rsid w:val="00650058"/>
     <w:rsid w:val="00660E21"/>
     <w:rsid w:val="00687441"/>
     <w:rsid w:val="006937A4"/>
     <w:rsid w:val="006C7A5A"/>
     <w:rsid w:val="006D3F21"/>
     <w:rsid w:val="006E3FF2"/>
     <w:rsid w:val="006E5390"/>
     <w:rsid w:val="006F4311"/>
     <w:rsid w:val="0075058B"/>
     <w:rsid w:val="00757C56"/>
     <w:rsid w:val="0077336A"/>
     <w:rsid w:val="00773447"/>
     <w:rsid w:val="0079428B"/>
     <w:rsid w:val="007C7F7C"/>
     <w:rsid w:val="007D3887"/>
     <w:rsid w:val="007D6AC9"/>
     <w:rsid w:val="007E6FAD"/>
     <w:rsid w:val="007E7F25"/>
     <w:rsid w:val="00804EDE"/>
     <w:rsid w:val="00807B85"/>
     <w:rsid w:val="008208C5"/>
     <w:rsid w:val="0083734E"/>
@@ -6001,51 +6039,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1162427302">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CharitableTransactions@OhioAttorneyGeneral.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CharitableTransactions@OhioAGO.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6341,56 +6379,51 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006E5EF626C7A0D045B43AD703A0DA31EA" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="81c29f9f785e5f167fdbdd5a257e9f9a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f4001b29-292d-4d8e-a591-f3263d4dbb44" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="acf9f612c0358f09c6a036a2ebf84106" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f4001b29-292d-4d8e-a591-f3263d4dbb44"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Document_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -6495,124 +6528,129 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B323300-AD52-4B8F-84BB-F703C5CE3D3A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A332A039-2A03-4F09-8F26-27AF7BE3F0D4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3E035CC-958B-43AB-91D7-DA508DB54501}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f4001b29-292d-4d8e-a591-f3263d4dbb44"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A332A039-2A03-4F09-8F26-27AF7BE3F0D4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B323300-AD52-4B8F-84BB-F703C5CE3D3A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{9220e248-af57-4c59-a732-bd3316cb0da9}" enabled="1" method="Privileged" siteId="{16bb85b3-d21e-4dd2-a07c-7c114cf57b55}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>915</Words>
-  <Characters>5217</Characters>
+  <Words>911</Words>
+  <Characters>5197</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ohio Attorney General</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6120</CharactersWithSpaces>
+  <CharactersWithSpaces>6096</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4063331</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://agnet/Documents/Branding/Sample letter template.docx</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6553682</vt:i4>
       </vt:variant>
       <vt:variant>